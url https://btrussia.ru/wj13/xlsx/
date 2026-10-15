--- v1 (2026-08-31)
+++ v2 (2026-10-15)
@@ -18,119 +18,119 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="60">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.08.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.10.2026</t>
   </si>
   <si>
     <t>Девушки до 13. Парный и смешанный разряды.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
   <si>
     <t>Сыграно</t>
   </si>
   <si>
     <t>Учтено</t>
   </si>
   <si>
     <t>Кулёва Марья Николаевна</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Оплачено</t>
   </si>
   <si>
+    <t>Бакланова Арина Олеговна</t>
+  </si>
+  <si>
+    <t>Тольятти</t>
+  </si>
+  <si>
+    <t>Петрова Людмила Михайловна</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
     <t>Лихачева Александра Тимуровна</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
+    <t>Поповская София Ивановна</t>
+  </si>
+  <si>
     <t>Терехова Вероника Евгеньевна</t>
   </si>
   <si>
-    <t>Бакланова Арина Олеговна</t>
-[...4 lines deleted...]
-  <si>
     <t>Першина Аделина Алексеевна</t>
   </si>
   <si>
-    <t>Петрова Людмила Михайловна</t>
-[...7 lines deleted...]
-  <si>
     <t>Халтурина Александра Максимовна</t>
   </si>
   <si>
     <t>Гусева София Игоревна</t>
   </si>
   <si>
     <t>Лихачева Ева Тимуровна</t>
   </si>
   <si>
     <t>Кузнецова Мария Михайловна</t>
   </si>
   <si>
     <t>Зайнутдинова Александра Артемовна</t>
   </si>
   <si>
     <t>Губарева Софья Антоновна</t>
   </si>
   <si>
     <t>Долженкова Кира Сергеевна</t>
   </si>
   <si>
     <t>Кречет Виктория Александровна</t>
   </si>
   <si>
     <t>Жарова Алёна Андреевна</t>
@@ -141,96 +141,96 @@
   <si>
     <t>Лапидус Виолетта Константиновна</t>
   </si>
   <si>
     <t>Павлова Майя Сергеевна</t>
   </si>
   <si>
     <t>Торгонь Светлана Дмитриевна</t>
   </si>
   <si>
     <t>Крылова Вера Сергеевна</t>
   </si>
   <si>
     <t>Китева Агата Олеговна</t>
   </si>
   <si>
     <t>Бушуева Софья Сергеевна</t>
   </si>
   <si>
     <t>Большакова Василина Васильевна</t>
   </si>
   <si>
     <t>Луговая Полина Алексеевна</t>
   </si>
   <si>
+    <t>Гайнанова Диана Рустамовна</t>
+  </si>
+  <si>
     <t>Бисева Ева Альбертовна</t>
   </si>
   <si>
     <t>Игонина Ульяна Михайловна</t>
   </si>
   <si>
     <t>Захарова Варвара Сергеевна</t>
   </si>
   <si>
     <t>Халтурина Виктория Максимовна</t>
   </si>
   <si>
-    <t>Гайнанова Диана Рустамовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Антонова Варвара Сергеевна</t>
   </si>
   <si>
     <t>Абрамкина Варвара Максимовна</t>
   </si>
   <si>
+    <t>Макарова София Александровна</t>
+  </si>
+  <si>
     <t>Пастаухина Алиса Алексеевна</t>
   </si>
   <si>
-    <t>Макарова София Александровна</t>
-[...1 lines deleted...]
-  <si>
     <t>Макарова Ксения Максимовна</t>
   </si>
   <si>
+    <t>Постникова Александра Васильевна</t>
+  </si>
+  <si>
     <t>Осиновская Мария Павловна</t>
   </si>
   <si>
     <t>Бубнова Амелия Андреевна</t>
   </si>
   <si>
+    <t>Трункина Вера Алексеевна</t>
+  </si>
+  <si>
     <t>Краснослободцева София Сергеевна</t>
   </si>
   <si>
     <t>Кавеева Ева Сергеевна</t>
-  </si>
-[...4 lines deleted...]
-    <t>Трункина Вера Алексеевна</t>
   </si>
   <si>
     <t>Якубенко Елизавета Сергеевна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
@@ -723,214 +723,214 @@
       </c>
       <c r="D8" s="5">
         <v>3223</v>
       </c>
       <c r="E8" s="7">
         <v>41980</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
         <v>16</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
-        <v>362</v>
+        <v>515</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
-        <v>3596</v>
+        <v>3316</v>
       </c>
       <c r="E9" s="7">
-        <v>41906</v>
+        <v>41799</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="I9" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>342</v>
+        <v>474</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
-        <v>3289</v>
+        <v>3497</v>
       </c>
       <c r="E10" s="7">
-        <v>42031</v>
+        <v>41915</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>282</v>
+        <v>362</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" s="5">
-        <v>3316</v>
+        <v>3596</v>
       </c>
       <c r="E11" s="7">
-        <v>41799</v>
+        <v>41906</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
-        <v>254</v>
+        <v>350</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" s="5">
-        <v>3481</v>
+        <v>3579</v>
       </c>
       <c r="E12" s="7">
-        <v>41721</v>
+        <v>41942</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="5">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5">
-        <v>230</v>
+        <v>342</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D13" s="5">
-        <v>3497</v>
+        <v>3289</v>
       </c>
       <c r="E13" s="7">
-        <v>41915</v>
+        <v>42031</v>
       </c>
       <c r="F13" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H13" s="5">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>211</v>
+        <v>308</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5">
-        <v>3579</v>
+        <v>3481</v>
       </c>
       <c r="E14" s="7">
-        <v>41942</v>
+        <v>41721</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
         <v>203</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5">
         <v>3886</v>
       </c>
       <c r="E15" s="7">
         <v>42008</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="5" t="s">
@@ -967,173 +967,173 @@
       </c>
       <c r="H16" s="5">
         <v>16</v>
       </c>
       <c r="I16" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
         <v>199</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="5">
         <v>3595</v>
       </c>
       <c r="E17" s="7">
         <v>41906</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
         <v>189</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="5">
         <v>3380</v>
       </c>
       <c r="E18" s="7">
         <v>42041</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I18" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
         <v>183</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5">
         <v>3379</v>
       </c>
       <c r="E19" s="7">
         <v>42065</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="I19" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="5">
         <v>3726</v>
       </c>
       <c r="E20" s="7">
         <v>42247</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I20" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="5">
         <v>3724</v>
       </c>
       <c r="E21" s="7">
         <v>41899</v>
       </c>
       <c r="F21" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H21" s="5">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="I21" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5">
         <v>93</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="5">
         <v>3888</v>
       </c>
       <c r="E22" s="7">
         <v>41849</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="5" t="s">
@@ -1257,660 +1257,660 @@
       </c>
       <c r="H26" s="5">
         <v>3</v>
       </c>
       <c r="I26" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5">
         <v>54</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="5">
         <v>3396</v>
       </c>
       <c r="E27" s="7">
         <v>41704</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="5">
         <v>20</v>
       </c>
       <c r="I27" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5">
         <v>53</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="5">
         <v>3611</v>
       </c>
       <c r="E28" s="7">
         <v>42005</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="5">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="I28" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="5">
         <v>3543</v>
       </c>
       <c r="E29" s="7">
         <v>42328</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="5">
         <v>22</v>
       </c>
       <c r="I29" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5">
         <v>46</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D30" s="5">
         <v>3593</v>
       </c>
       <c r="E30" s="7">
         <v>42299</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="5">
         <v>16</v>
       </c>
       <c r="I30" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>41</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="5">
         <v>3580</v>
       </c>
       <c r="E31" s="7">
         <v>42701</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="5">
         <v>10</v>
       </c>
       <c r="I31" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D32" s="5">
-        <v>3676</v>
+        <v>3718</v>
       </c>
       <c r="E32" s="7">
-        <v>42138</v>
+        <v>42232</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="5">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="I32" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D33" s="5">
-        <v>3398</v>
+        <v>3676</v>
       </c>
       <c r="E33" s="7">
-        <v>42119</v>
+        <v>42138</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="I33" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D34" s="5">
-        <v>3674</v>
+        <v>3398</v>
       </c>
       <c r="E34" s="7">
-        <v>42103</v>
+        <v>42119</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I34" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D35" s="5">
-        <v>3887</v>
+        <v>3674</v>
       </c>
       <c r="E35" s="7">
-        <v>42577</v>
+        <v>42103</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I35" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D36" s="5">
-        <v>3718</v>
+        <v>3887</v>
       </c>
       <c r="E36" s="7">
-        <v>42232</v>
+        <v>42577</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I36" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5">
         <v>26</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D37" s="5">
         <v>3397</v>
       </c>
       <c r="E37" s="7">
         <v>42078</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
         <v>15</v>
       </c>
       <c r="I37" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D38" s="5">
         <v>3708</v>
       </c>
       <c r="E38" s="7">
         <v>41822</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I38" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B39" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D39" s="5">
-        <v>3913</v>
+        <v>3889</v>
       </c>
       <c r="E39" s="7">
-        <v>42875</v>
+        <v>42445</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I39" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D40" s="5">
-        <v>3889</v>
+        <v>3913</v>
       </c>
       <c r="E40" s="7">
-        <v>42445</v>
+        <v>42875</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I40" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5">
         <v>14</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D41" s="5">
         <v>3763</v>
       </c>
       <c r="E41" s="7">
         <v>42344</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
         <v>7</v>
       </c>
       <c r="I41" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D42" s="5">
-        <v>3897</v>
+        <v>3924</v>
       </c>
       <c r="E42" s="7">
-        <v>42843</v>
+        <v>41983</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I42" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D43" s="5">
-        <v>3730</v>
+        <v>3897</v>
       </c>
       <c r="E43" s="7">
-        <v>42582</v>
+        <v>42843</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I43" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D44" s="5">
-        <v>3880</v>
+        <v>3730</v>
       </c>
       <c r="E44" s="7">
-        <v>42481</v>
+        <v>42582</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I44" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D45" s="5">
-        <v>3914</v>
+        <v>3926</v>
       </c>
       <c r="E45" s="7">
-        <v>42635</v>
+        <v>42527</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I45" s="5">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B46" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D46" s="5">
-        <v>3924</v>
+        <v>3880</v>
       </c>
       <c r="E46" s="7">
-        <v>41983</v>
+        <v>42481</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I46" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B47" s="5">
         <v>0</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D47" s="5">
-        <v>3926</v>
+        <v>3914</v>
       </c>
       <c r="E47" s="7">
-        <v>42527</v>
+        <v>42635</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
         <v>0</v>
       </c>
       <c r="I47" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B48" s="5">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D48" s="5">
         <v>3581</v>
       </c>
       <c r="E48" s="7">
         <v>42506</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
       <c r="I48" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>