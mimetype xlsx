--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="60">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.07.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.08.2026</t>
   </si>
   <si>
     <t>Девушки до 13. Парный и смешанный разряды.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
@@ -84,68 +84,68 @@
   <si>
     <t>Лихачева Александра Тимуровна</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
     <t>Терехова Вероника Евгеньевна</t>
   </si>
   <si>
     <t>Бакланова Арина Олеговна</t>
   </si>
   <si>
     <t>Тольятти</t>
   </si>
   <si>
     <t>Першина Аделина Алексеевна</t>
   </si>
   <si>
     <t>Петрова Людмила Михайловна</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
+    <t>Поповская София Ивановна</t>
+  </si>
+  <si>
     <t>Халтурина Александра Максимовна</t>
   </si>
   <si>
     <t>Гусева София Игоревна</t>
   </si>
   <si>
-    <t>Поповская София Ивановна</t>
+    <t>Лихачева Ева Тимуровна</t>
+  </si>
+  <si>
+    <t>Кузнецова Мария Михайловна</t>
   </si>
   <si>
     <t>Зайнутдинова Александра Артемовна</t>
   </si>
   <si>
-    <t>Кузнецова Мария Михайловна</t>
-[...4 lines deleted...]
-  <si>
     <t>Губарева Софья Антоновна</t>
   </si>
   <si>
     <t>Долженкова Кира Сергеевна</t>
   </si>
   <si>
     <t>Кречет Виктория Александровна</t>
   </si>
   <si>
     <t>Жарова Алёна Андреевна</t>
   </si>
   <si>
     <t>Рыбинск</t>
   </si>
   <si>
     <t>Лапидус Виолетта Константиновна</t>
   </si>
   <si>
     <t>Павлова Майя Сергеевна</t>
   </si>
   <si>
     <t>Торгонь Светлана Дмитриевна</t>
   </si>
   <si>
     <t>Крылова Вера Сергеевна</t>
@@ -181,50 +181,56 @@
     <t>Антонова Варвара Сергеевна</t>
   </si>
   <si>
     <t>Абрамкина Варвара Максимовна</t>
   </si>
   <si>
     <t>Пастаухина Алиса Алексеевна</t>
   </si>
   <si>
     <t>Макарова София Александровна</t>
   </si>
   <si>
     <t>Макарова Ксения Максимовна</t>
   </si>
   <si>
     <t>Осиновская Мария Павловна</t>
   </si>
   <si>
     <t>Бубнова Амелия Андреевна</t>
   </si>
   <si>
     <t>Краснослободцева София Сергеевна</t>
   </si>
   <si>
     <t>Кавеева Ева Сергеевна</t>
+  </si>
+  <si>
+    <t>Постникова Александра Васильевна</t>
+  </si>
+  <si>
+    <t>Трункина Вера Алексеевна</t>
   </si>
   <si>
     <t>Якубенко Елизавета Сергеевна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
@@ -595,51 +601,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I46"/>
+  <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -688,156 +694,156 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
         <v>3223</v>
       </c>
       <c r="E8" s="7">
         <v>41980</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>3596</v>
       </c>
       <c r="E9" s="7">
         <v>41906</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="I9" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
         <v>3289</v>
       </c>
       <c r="E10" s="7">
         <v>42031</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="5">
         <v>3316</v>
       </c>
       <c r="E11" s="7">
         <v>41799</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
         <v>254</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5">
         <v>3481</v>
       </c>
       <c r="E12" s="7">
         <v>41721</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G12" s="5" t="s">
@@ -862,246 +868,246 @@
       </c>
       <c r="D13" s="5">
         <v>3497</v>
       </c>
       <c r="E13" s="7">
         <v>41915</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
         <v>28</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5">
-        <v>3886</v>
+        <v>3579</v>
       </c>
       <c r="E14" s="7">
-        <v>42008</v>
+        <v>41942</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="I14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5">
-        <v>3167</v>
+        <v>3886</v>
       </c>
       <c r="E15" s="7">
-        <v>41665</v>
+        <v>42008</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I15" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5">
-        <v>3579</v>
+        <v>3167</v>
       </c>
       <c r="E16" s="7">
-        <v>41942</v>
+        <v>41665</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I16" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="5">
-        <v>3379</v>
+        <v>3595</v>
       </c>
       <c r="E17" s="7">
-        <v>42065</v>
+        <v>41906</v>
       </c>
       <c r="F17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H17" s="5">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>165</v>
+        <v>189</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="5">
         <v>3380</v>
       </c>
       <c r="E18" s="7">
         <v>42041</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I18" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
-        <v>163</v>
+        <v>183</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5">
-        <v>3595</v>
+        <v>3379</v>
       </c>
       <c r="E19" s="7">
-        <v>41906</v>
+        <v>42065</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="I19" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="5">
         <v>3726</v>
       </c>
       <c r="E20" s="7">
         <v>42247</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I20" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
         <v>119</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D21" s="5">
         <v>3724</v>
       </c>
       <c r="E21" s="7">
         <v>41899</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="5">
@@ -1796,65 +1802,123 @@
       </c>
       <c r="F45" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
         <v>0</v>
       </c>
       <c r="I45" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
         <v>38</v>
       </c>
       <c r="B46" s="5">
         <v>0</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D46" s="5">
-        <v>3581</v>
+        <v>3924</v>
       </c>
       <c r="E46" s="7">
-        <v>42506</v>
+        <v>41983</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
         <v>0</v>
       </c>
       <c r="I46" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" s="5">
+        <v>38</v>
+      </c>
+      <c r="B47" s="5">
+        <v>0</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D47" s="5">
+        <v>3926</v>
+      </c>
+      <c r="E47" s="7">
+        <v>42527</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" s="5">
+        <v>0</v>
+      </c>
+      <c r="I47" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" s="5">
+        <v>38</v>
+      </c>
+      <c r="B48" s="5">
+        <v>0</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D48" s="5">
+        <v>3581</v>
+      </c>
+      <c r="E48" s="7">
+        <v>42506</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H48" s="5">
+        <v>0</v>
+      </c>
+      <c r="I48" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>