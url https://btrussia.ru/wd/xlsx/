--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="141">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.07.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.08.2026</t>
   </si>
   <si>
     <t>Женщины. Парный разряд</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
@@ -72,381 +72,408 @@
   <si>
     <t>Учтено</t>
   </si>
   <si>
     <t>Кудинова Елизавета Валерьевна</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
     <t>Оплачено</t>
   </si>
   <si>
     <t>Семенова Анастасия Николаевна</t>
   </si>
   <si>
     <t>Рыбинск</t>
   </si>
   <si>
     <t>Ткаченко Елизавета Дмитриевна</t>
   </si>
   <si>
     <t>Тольятти</t>
   </si>
   <si>
+    <t>Андреева Юлиана Денисовна</t>
+  </si>
+  <si>
+    <t>Санкт-Петербург</t>
+  </si>
+  <si>
     <t>Климук Ангелина Владимировна</t>
   </si>
   <si>
-    <t>Андреева Юлиана Денисовна</t>
-[...4 lines deleted...]
-  <si>
     <t>Тарасова Софья Сергеевна</t>
   </si>
   <si>
     <t>Солдатенкова Полина Дмитриевна</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
+    <t>Зайцева Алина Владимировна</t>
+  </si>
+  <si>
     <t>Романова Софья Вадимовна</t>
   </si>
   <si>
-    <t>Зайцева Алина Владимировна</t>
+    <t>Израйлева Диана Александровна</t>
   </si>
   <si>
     <t>Ошкина Алиса Андреевна</t>
   </si>
   <si>
     <t>Галенко Анна Александровна</t>
   </si>
   <si>
-    <t>Израйлева Диана Александровна</t>
+    <t>Степанюк Анастасия Алексеевна</t>
+  </si>
+  <si>
+    <t>Сенцова Кира Михайловна</t>
+  </si>
+  <si>
+    <t>Родина София Александровна</t>
   </si>
   <si>
     <t>Степанова Екатерина Олеговна</t>
   </si>
   <si>
     <t>Чуракова Дарья Игоревна</t>
   </si>
   <si>
-    <t>Степанюк Анастасия Алексеевна</t>
-[...5 lines deleted...]
-    <t>Сенцова Кира Михайловна</t>
+    <t>Войтенко Любовь Алексеевна</t>
+  </si>
+  <si>
+    <t>Бородина Олеся Дмитриевна</t>
   </si>
   <si>
     <t>Першина Вероника Алексеевна</t>
   </si>
   <si>
-    <t>Бородина Олеся Дмитриевна</t>
-[...4 lines deleted...]
-  <si>
     <t>Дербилова Алиса Денисовна</t>
   </si>
   <si>
     <t>Лесникова Александра Николаевна</t>
   </si>
   <si>
     <t>Малаховка</t>
   </si>
   <si>
+    <t>Куценко Елизавета Игоревна</t>
+  </si>
+  <si>
     <t>Шибалова Злата Алексеевна</t>
   </si>
   <si>
-    <t>Куценко Елизавета Игоревна</t>
+    <t>Ошкина Алёна Андреевна</t>
+  </si>
+  <si>
+    <t>Котякова Софья Андреевна</t>
+  </si>
+  <si>
+    <t>Тигина Анастасия Олеговна</t>
+  </si>
+  <si>
+    <t>Самарская область</t>
   </si>
   <si>
     <t>Горячева Жанна Евгеньевна</t>
   </si>
   <si>
-    <t>Котякова Софья Андреевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Лукашова Мария Александровна</t>
   </si>
   <si>
     <t>Сочи</t>
   </si>
   <si>
-    <t>Ошкина Алёна Андреевна</t>
-[...7 lines deleted...]
-  <si>
     <t>Моденова Ольга Владимировна</t>
   </si>
   <si>
     <t>Саратов</t>
   </si>
   <si>
     <t>Туманова Ирина Михайловна</t>
   </si>
   <si>
+    <t>Потапова Вероника Александровна</t>
+  </si>
+  <si>
+    <t>Страхова Варвара Алексеевна</t>
+  </si>
+  <si>
+    <t>Страхова Мария Алексеевна</t>
+  </si>
+  <si>
+    <t>Карклина Марианна Дмитриевна</t>
+  </si>
+  <si>
+    <t>Лапаева Офелия Вячеславовна</t>
+  </si>
+  <si>
     <t>Щербинина Полина Антоновна</t>
   </si>
   <si>
-    <t>Потапова Вероника Александровна</t>
-[...8 lines deleted...]
-    <t>Карклина Марианна Дмитриевна</t>
+    <t>Пиляк Ангелина Дмитриевна</t>
+  </si>
+  <si>
+    <t>Сизова Ксения Никитична</t>
+  </si>
+  <si>
+    <t>Шлычкова Мария Евгеньевна</t>
+  </si>
+  <si>
+    <t>Энгельс</t>
+  </si>
+  <si>
+    <t>Гагарина Арина Олеговна</t>
+  </si>
+  <si>
+    <t>Лыкова Дарья Денисовна</t>
+  </si>
+  <si>
+    <t>Скородумова Евгения Игоревна</t>
   </si>
   <si>
     <t>Беляева Мария Никитична</t>
   </si>
   <si>
-    <t>Лапаева Офелия Вячеславовна</t>
-[...1 lines deleted...]
-  <si>
     <t>Бегдаирова Полина Игоревна</t>
   </si>
   <si>
+    <t>Елизарова Станислава Сергеевна</t>
+  </si>
+  <si>
     <t>Зеленова Анна Алексеевна</t>
   </si>
   <si>
-    <t>Гагарина Арина Олеговна</t>
-[...5 lines deleted...]
-    <t>Лыкова Дарья Денисовна</t>
+    <t>Самарина Алена Владимировна</t>
+  </si>
+  <si>
+    <t>Субботкина Инна Вячеславовна</t>
+  </si>
+  <si>
+    <t>Гриняева Надежда Игоревна</t>
+  </si>
+  <si>
+    <t>Санкт-петербург</t>
+  </si>
+  <si>
+    <t>Нойбауэр Ванесса _</t>
+  </si>
+  <si>
+    <t>Богданова Наталия Борисовна</t>
+  </si>
+  <si>
+    <t>Крыканова Виктория Алексеевна</t>
+  </si>
+  <si>
+    <t>Крыканова Дарья Алексеевна</t>
+  </si>
+  <si>
+    <t>Лукьянова Алиса Максимовна</t>
+  </si>
+  <si>
+    <t>Жемкова Алиса Витальевна</t>
+  </si>
+  <si>
+    <t>Юнусова Алиса Станиславовна</t>
+  </si>
+  <si>
+    <t>Сукочева Дарья Игоревна</t>
+  </si>
+  <si>
+    <t>Денисенко Алена Константиновна</t>
+  </si>
+  <si>
+    <t>Фомичева Елена Анатольевна</t>
+  </si>
+  <si>
+    <t>Зюзина Ольга Вячеславовна</t>
+  </si>
+  <si>
+    <t>Неплошина Вероника Юрьевна</t>
+  </si>
+  <si>
+    <t>Кузнецова Ольга Анатольевна</t>
+  </si>
+  <si>
+    <t>Белова Софья Эдуардовна</t>
+  </si>
+  <si>
+    <t>Кофтуняк Лидия Александровна</t>
+  </si>
+  <si>
+    <t>Родионова Александра Леонидовна</t>
+  </si>
+  <si>
+    <t>Гатчина</t>
+  </si>
+  <si>
+    <t>Исаева Кристина Александровна</t>
+  </si>
+  <si>
+    <t>Зайцева Вера Владимировна</t>
+  </si>
+  <si>
+    <t>Иваново</t>
+  </si>
+  <si>
+    <t>Зеленова Елена Сергеевна</t>
+  </si>
+  <si>
+    <t>Кошелец Екатерина Михайловна</t>
+  </si>
+  <si>
+    <t>Шемелова Ольга Николаевна</t>
+  </si>
+  <si>
+    <t>Гончарова Дарья Сергеевна</t>
+  </si>
+  <si>
+    <t>Колайдо Татьяна Юрьевна</t>
   </si>
   <si>
     <t>Колчина Ангелина Вадимовна</t>
   </si>
   <si>
-    <t>Скородумова Евгения Игоревна</t>
-[...50 lines deleted...]
-    <t>Белова Софья Эдуардовна</t>
+    <t>Ворошина Алина Альбертовна</t>
+  </si>
+  <si>
+    <t>Спиридонова Ульяна Витальевна</t>
+  </si>
+  <si>
+    <t>Звонарева Кристина Ильинична</t>
+  </si>
+  <si>
+    <t>Михайлова Мария Николаевна</t>
+  </si>
+  <si>
+    <t>Ленинградская область</t>
+  </si>
+  <si>
+    <t>Головина Наталья Викторовна</t>
+  </si>
+  <si>
+    <t>Чернова Ольга Александровна</t>
+  </si>
+  <si>
+    <t>Владимир</t>
+  </si>
+  <si>
+    <t>Гафт Майя Максимовна</t>
+  </si>
+  <si>
+    <t>Грузманова Кристина Константиновна</t>
   </si>
   <si>
     <t>Маслова Маргарита Константиновна</t>
   </si>
   <si>
+    <t>Опарина Мария Олеговна</t>
+  </si>
+  <si>
+    <t>Пальцева Валентина Константиновна</t>
+  </si>
+  <si>
+    <t>Петрова Дарья Сергеевна</t>
+  </si>
+  <si>
     <t>Романченко Екатерина Алексеевна</t>
   </si>
   <si>
-    <t>Кофтуняк Лидия Александровна</t>
-[...67 lines deleted...]
-  <si>
     <t>Самсонова Марина Владимировна</t>
   </si>
   <si>
     <t>Сергеева Мария Александровна</t>
   </si>
   <si>
-    <t>Сукочева Дарья Игоревна</t>
-[...1 lines deleted...]
-  <si>
     <t>Чипура Надежда Евгеньевна</t>
   </si>
   <si>
     <t>Шибалова Алена Сергеевна</t>
   </si>
   <si>
     <t>Забалуева Анастасия Федоровна</t>
   </si>
   <si>
     <t>Нижний Новгород</t>
   </si>
   <si>
     <t>Зубрилина Виктория Максимовна</t>
   </si>
   <si>
     <t>Монастырская Алена Алескандровна</t>
   </si>
   <si>
     <t>Рыбкина Дарья Алексеевна</t>
   </si>
   <si>
-    <t>Чернова Ольга Александровна</t>
-[...2 lines deleted...]
-    <t>Владимир</t>
+    <t>Гусельцева Лидия Ивановна</t>
+  </si>
+  <si>
+    <t>Щетникова Элина Вадимовна</t>
   </si>
   <si>
     <t>Новосельцева Дарья Андреевна</t>
   </si>
   <si>
     <t>Ивко Агата Дмитриевна</t>
   </si>
   <si>
     <t>Бешко Ольга Валерьевна</t>
   </si>
   <si>
-    <t>Гусельцева Лидия Ивановна</t>
-[...2 lines deleted...]
-    <t>Щетникова Элина Вадимовна</t>
+    <t>Конова Ксения Андреевна</t>
   </si>
   <si>
     <t>Малиновская Татьяна Викторовна</t>
   </si>
   <si>
     <t>Семинихина Мария Валерьевна</t>
   </si>
   <si>
+    <t>Царева Анастасия Александровна</t>
+  </si>
+  <si>
+    <t>Бестужева Ульяна Сергеевна</t>
+  </si>
+  <si>
+    <t>Гриднева Дарья Денисовна</t>
+  </si>
+  <si>
     <t>Демина Елизавета Владимировна</t>
   </si>
   <si>
     <t>Кавеева Ева Сергеевна</t>
+  </si>
+  <si>
+    <t>Постникова Александра Васильевна</t>
+  </si>
+  <si>
+    <t>Трункина Вера Алексеевна</t>
   </si>
   <si>
     <t>Якубенко Елизавета Сергеевна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
@@ -817,51 +844,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I110"/>
+  <dimension ref="A1:I118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -910,3029 +937,3261 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
-        <v>5094</v>
+        <v>5045</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
         <v>1589</v>
       </c>
       <c r="E8" s="7">
         <v>38267</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="I8" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>1</v>
       </c>
       <c r="B9" s="5">
-        <v>5094</v>
+        <v>5045</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>1594</v>
       </c>
       <c r="E9" s="7">
         <v>38462</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I9" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
         <v>2162</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
         <v>1955</v>
       </c>
       <c r="E10" s="7">
         <v>38524</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
         <v>32</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>2103</v>
+        <v>1991</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="5">
-        <v>1793</v>
+        <v>2045</v>
       </c>
       <c r="E11" s="7">
-        <v>38646</v>
+        <v>39746</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
-        <v>1781</v>
+        <v>1966</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D12" s="5">
-        <v>2045</v>
+        <v>1793</v>
       </c>
       <c r="E12" s="7">
-        <v>39746</v>
+        <v>38646</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="5">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5">
-        <v>1606</v>
+        <v>1871</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5">
         <v>2557</v>
       </c>
       <c r="E13" s="7">
         <v>39707</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
         <v>15</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>1439</v>
+        <v>1544</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5">
         <v>1224</v>
       </c>
       <c r="E14" s="7">
         <v>38291</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
         <v>17</v>
       </c>
       <c r="I14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>1420</v>
+        <v>1508</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="5">
-        <v>1448</v>
+        <v>2790</v>
       </c>
       <c r="E15" s="7">
-        <v>38245</v>
+        <v>40081</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="I15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>1184</v>
+        <v>1400</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="5">
-        <v>2790</v>
+        <v>1448</v>
       </c>
       <c r="E16" s="7">
-        <v>40081</v>
+        <v>38245</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I16" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>949</v>
+        <v>1178</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="5">
-        <v>2976</v>
+        <v>1925</v>
       </c>
       <c r="E17" s="7">
-        <v>39730</v>
+        <v>39639</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>910</v>
+        <v>949</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5">
-        <v>1218</v>
+        <v>2976</v>
       </c>
       <c r="E18" s="7">
-        <v>38037</v>
+        <v>39730</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="I18" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
-        <v>793</v>
+        <v>850</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5">
-        <v>1925</v>
+        <v>1218</v>
       </c>
       <c r="E19" s="7">
-        <v>39639</v>
+        <v>38037</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I19" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
-        <v>777</v>
+        <v>711</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5">
-        <v>2042</v>
+        <v>1812</v>
       </c>
       <c r="E20" s="7">
-        <v>39451</v>
+        <v>39102</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I20" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
-        <v>776</v>
+        <v>696</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5">
-        <v>383</v>
+        <v>2578</v>
       </c>
       <c r="E21" s="7">
-        <v>31512</v>
+        <v>39752</v>
       </c>
       <c r="F21" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="5">
+        <v>17</v>
+      </c>
+      <c r="I21" s="5">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5">
-        <v>711</v>
+        <v>686</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="5">
-        <v>1812</v>
+        <v>2850</v>
       </c>
       <c r="E22" s="7">
-        <v>39102</v>
+        <v>39467</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I22" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5">
-        <v>708</v>
+        <v>682</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="5">
-        <v>2850</v>
+        <v>2042</v>
       </c>
       <c r="E23" s="7">
-        <v>39467</v>
+        <v>39451</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="5">
         <v>13</v>
       </c>
       <c r="I23" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5">
-        <v>696</v>
+        <v>597</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="5">
-        <v>2578</v>
+        <v>383</v>
       </c>
       <c r="E24" s="7">
-        <v>39752</v>
+        <v>31512</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="5">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="I24" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5">
-        <v>629</v>
+        <v>576</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="5">
-        <v>1272</v>
+        <v>1904</v>
       </c>
       <c r="E25" s="7">
-        <v>37138</v>
+        <v>37963</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="5">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="I25" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="5">
-        <v>613</v>
+        <v>545</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="5">
         <v>2570</v>
       </c>
       <c r="E26" s="7">
         <v>39781</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="5">
         <v>14</v>
       </c>
       <c r="I26" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5">
-        <v>568</v>
+        <v>492</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="5">
-        <v>1904</v>
+        <v>1272</v>
       </c>
       <c r="E27" s="7">
-        <v>37963</v>
+        <v>37138</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="I27" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5">
-        <v>412</v>
+        <v>479</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D28" s="5">
         <v>3004</v>
       </c>
       <c r="E28" s="7">
         <v>40033</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="5">
         <v>15</v>
       </c>
       <c r="I28" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5">
-        <v>401</v>
+        <v>473</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D29" s="5">
         <v>3301</v>
       </c>
       <c r="E29" s="7">
         <v>37382</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="5">
         <v>18</v>
       </c>
       <c r="I29" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5">
-        <v>381</v>
+        <v>467</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="5">
-        <v>2033</v>
+        <v>3062</v>
       </c>
       <c r="E30" s="7">
-        <v>40259</v>
+        <v>40092</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="I30" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5">
-        <v>3062</v>
+        <v>2033</v>
       </c>
       <c r="E31" s="7">
-        <v>40092</v>
+        <v>40259</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I31" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="5">
-        <v>2008</v>
+        <v>2977</v>
       </c>
       <c r="E32" s="7">
-        <v>38298</v>
+        <v>40735</v>
       </c>
       <c r="F32" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H32" s="5">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="I32" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="5">
         <v>2935</v>
       </c>
       <c r="E33" s="7">
         <v>39859</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="5">
         <v>15</v>
       </c>
       <c r="I33" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5">
-        <v>328</v>
+        <v>318</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="5">
-        <v>3150</v>
+        <v>2753</v>
       </c>
       <c r="E34" s="7">
-        <v>39473</v>
+        <v>39638</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>47</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I34" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D35" s="5">
-        <v>2977</v>
+        <v>2008</v>
       </c>
       <c r="E35" s="7">
-        <v>40735</v>
+        <v>38298</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="I35" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="5">
-        <v>2753</v>
+        <v>3150</v>
       </c>
       <c r="E36" s="7">
-        <v>39638</v>
+        <v>39473</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>50</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I36" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5">
         <v>274</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="5">
         <v>3460</v>
       </c>
       <c r="E37" s="7">
         <v>32408</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>52</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
         <v>11</v>
       </c>
       <c r="I37" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D38" s="5">
         <v>885</v>
       </c>
       <c r="E38" s="7">
         <v>34930</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
         <v>10</v>
       </c>
       <c r="I38" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D39" s="5">
-        <v>2628</v>
+        <v>2905</v>
       </c>
       <c r="E39" s="7">
-        <v>39587</v>
+        <v>40250</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I39" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
-        <v>256</v>
+        <v>231</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D40" s="5">
-        <v>2905</v>
+        <v>3054</v>
       </c>
       <c r="E40" s="7">
-        <v>40250</v>
+        <v>40641</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I40" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B41" s="5">
         <v>231</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D41" s="5">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="E41" s="7">
         <v>40641</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
         <v>11</v>
       </c>
       <c r="I41" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B42" s="5">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D42" s="5">
-        <v>3055</v>
+        <v>3106</v>
       </c>
       <c r="E42" s="7">
-        <v>40641</v>
+        <v>40465</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="I42" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5">
-        <v>225</v>
+        <v>211</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D43" s="5">
-        <v>3106</v>
+        <v>3101</v>
       </c>
       <c r="E43" s="7">
-        <v>40465</v>
+        <v>40186</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I43" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D44" s="5">
-        <v>1938</v>
+        <v>2628</v>
       </c>
       <c r="E44" s="7">
-        <v>39638</v>
+        <v>39587</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="I44" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5">
-        <v>211</v>
+        <v>182</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D45" s="5">
-        <v>3101</v>
+        <v>3064</v>
       </c>
       <c r="E45" s="7">
-        <v>40186</v>
+        <v>40701</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I45" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5">
-        <v>200</v>
+        <v>168</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D46" s="5">
-        <v>2597</v>
+        <v>2870</v>
       </c>
       <c r="E46" s="7">
-        <v>40532</v>
+        <v>40839</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I46" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5">
-        <v>179</v>
+        <v>150</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D47" s="5">
-        <v>2716</v>
+        <v>3215</v>
       </c>
       <c r="E47" s="7">
-        <v>38669</v>
+        <v>39884</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I47" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="5">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D48" s="5">
         <v>3216</v>
       </c>
       <c r="E48" s="7">
         <v>40655</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I48" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B49" s="5">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D49" s="5">
-        <v>3064</v>
+        <v>2900</v>
       </c>
       <c r="E49" s="7">
-        <v>40701</v>
+        <v>40532</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I49" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B50" s="5">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D50" s="5">
-        <v>2900</v>
+        <v>3073</v>
       </c>
       <c r="E50" s="7">
-        <v>40532</v>
+        <v>40736</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I50" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5">
-        <v>102</v>
+        <v>141</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D51" s="5">
-        <v>1959</v>
+        <v>1938</v>
       </c>
       <c r="E51" s="7">
-        <v>38940</v>
+        <v>39638</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I51" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5">
-        <v>96</v>
+        <v>135</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D52" s="5">
-        <v>3073</v>
+        <v>2597</v>
       </c>
       <c r="E52" s="7">
-        <v>40736</v>
+        <v>40532</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I52" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D53" s="5">
         <v>2974</v>
       </c>
       <c r="E53" s="7">
         <v>40641</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="5">
         <v>7</v>
       </c>
       <c r="I53" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5">
-        <v>85</v>
+        <v>114</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D54" s="5">
-        <v>2938</v>
+        <v>2716</v>
       </c>
       <c r="E54" s="7">
-        <v>40546</v>
+        <v>38669</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I54" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B55" s="5">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D55" s="5">
-        <v>3215</v>
+        <v>2795</v>
       </c>
       <c r="E55" s="7">
-        <v>39884</v>
+        <v>40795</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I55" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="5">
         <v>81</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D56" s="5">
-        <v>2012</v>
+        <v>3495</v>
       </c>
       <c r="E56" s="7">
-        <v>31063</v>
+        <v>32621</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I56" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="5">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D57" s="5">
-        <v>2870</v>
+        <v>3284</v>
       </c>
       <c r="E57" s="7">
-        <v>40839</v>
+        <v>32605</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I57" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B58" s="5">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D58" s="5">
-        <v>1629</v>
+        <v>3729</v>
       </c>
       <c r="E58" s="7">
-        <v>31537</v>
+        <v>41090</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I58" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="5">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D59" s="5">
-        <v>3201</v>
+        <v>2012</v>
       </c>
       <c r="E59" s="7">
-        <v>40935</v>
+        <v>31063</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I59" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5">
         <v>52</v>
       </c>
       <c r="B60" s="5">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D60" s="5">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="E60" s="7">
         <v>40935</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I60" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B61" s="5">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D61" s="5">
-        <v>555</v>
+        <v>3200</v>
       </c>
       <c r="E61" s="7">
-        <v>31017</v>
+        <v>40935</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>78</v>
+        <v>17</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I61" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D62" s="5">
-        <v>2795</v>
+        <v>2938</v>
       </c>
       <c r="E62" s="7">
-        <v>40795</v>
+        <v>40546</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I62" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5">
+        <v>56</v>
+      </c>
+      <c r="B63" s="5">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D63" s="5">
-        <v>848</v>
+        <v>3267</v>
       </c>
       <c r="E63" s="7">
-        <v>29181</v>
+        <v>40590</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I63" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D64" s="5">
-        <v>3187</v>
+        <v>3514</v>
       </c>
       <c r="E64" s="7">
-        <v>32307</v>
+        <v>40931</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I64" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B65" s="5">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D65" s="5">
-        <v>2796</v>
+        <v>3381</v>
       </c>
       <c r="E65" s="7">
-        <v>40821</v>
+        <v>40964</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I65" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5">
         <v>59</v>
       </c>
       <c r="B66" s="5">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D66" s="5">
-        <v>1240</v>
+        <v>1629</v>
       </c>
       <c r="E66" s="7">
-        <v>30937</v>
+        <v>31537</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I66" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D67" s="5">
-        <v>2829</v>
+        <v>848</v>
       </c>
       <c r="E67" s="7">
-        <v>39949</v>
+        <v>29181</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="I67" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B68" s="5">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D68" s="5">
-        <v>3612</v>
+        <v>3187</v>
       </c>
       <c r="E68" s="7">
-        <v>34442</v>
+        <v>32307</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I68" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B69" s="5">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D69" s="5">
-        <v>3169</v>
+        <v>2796</v>
       </c>
       <c r="E69" s="7">
-        <v>36239</v>
+        <v>40821</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I69" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D70" s="5">
-        <v>3627</v>
+        <v>1240</v>
       </c>
       <c r="E70" s="7">
-        <v>40518</v>
+        <v>30937</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I70" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D71" s="5">
-        <v>3011</v>
+        <v>2829</v>
       </c>
       <c r="E71" s="7">
-        <v>35632</v>
+        <v>39949</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I71" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5">
         <v>65</v>
       </c>
       <c r="B72" s="5">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D72" s="5">
-        <v>3267</v>
+        <v>3627</v>
       </c>
       <c r="E72" s="7">
-        <v>40590</v>
+        <v>40518</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="I72" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="5">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D73" s="5">
-        <v>3495</v>
+        <v>555</v>
       </c>
       <c r="E73" s="7">
-        <v>32621</v>
+        <v>31017</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>14</v>
+        <v>91</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I73" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5">
         <v>67</v>
       </c>
       <c r="B74" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D74" s="5">
-        <v>2800</v>
+        <v>3011</v>
       </c>
       <c r="E74" s="7">
-        <v>31139</v>
+        <v>35632</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I74" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B75" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D75" s="5">
-        <v>3519</v>
+        <v>3704</v>
       </c>
       <c r="E75" s="7">
-        <v>34175</v>
+        <v>30520</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>22</v>
+        <v>94</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I75" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B76" s="5">
         <v>15</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D76" s="5">
-        <v>3282</v>
+        <v>2800</v>
       </c>
       <c r="E76" s="7">
-        <v>28826</v>
+        <v>31139</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I76" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B77" s="5">
         <v>15</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D77" s="5">
-        <v>3514</v>
+        <v>3519</v>
       </c>
       <c r="E77" s="7">
-        <v>40931</v>
+        <v>34175</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I77" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B78" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D78" s="5">
-        <v>3045</v>
+        <v>3282</v>
       </c>
       <c r="E78" s="7">
-        <v>33398</v>
+        <v>28826</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I78" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B79" s="5">
         <v>14</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D79" s="5">
-        <v>3704</v>
+        <v>3045</v>
       </c>
       <c r="E79" s="7">
-        <v>30520</v>
+        <v>33398</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>97</v>
+        <v>14</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="5">
         <v>4</v>
       </c>
       <c r="I79" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B80" s="5">
         <v>14</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D80" s="5">
         <v>3019</v>
       </c>
       <c r="E80" s="7">
         <v>29499</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="5">
         <v>5</v>
       </c>
       <c r="I80" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B81" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D81" s="5">
-        <v>3346</v>
+        <v>1959</v>
       </c>
       <c r="E81" s="7">
-        <v>30874</v>
+        <v>38940</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I81" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D82" s="5">
-        <v>3270</v>
+        <v>3904</v>
       </c>
       <c r="E82" s="7">
-        <v>40756</v>
+        <v>32865</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I82" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5">
         <v>75</v>
       </c>
       <c r="B83" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D83" s="5">
-        <v>3281</v>
+        <v>3346</v>
       </c>
       <c r="E83" s="7">
-        <v>30387</v>
+        <v>30874</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I83" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D84" s="5">
-        <v>2891</v>
+        <v>3270</v>
       </c>
       <c r="E84" s="7">
-        <v>28662</v>
+        <v>40756</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="5">
         <v>4</v>
       </c>
       <c r="I84" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B85" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D85" s="5">
-        <v>3904</v>
+        <v>3281</v>
       </c>
       <c r="E85" s="7">
-        <v>32865</v>
+        <v>30387</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="5">
         <v>2</v>
       </c>
       <c r="I85" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B86" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D86" s="5">
-        <v>3877</v>
+        <v>2891</v>
       </c>
       <c r="E86" s="7">
-        <v>40698</v>
+        <v>28662</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I86" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B87" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D87" s="5">
-        <v>3277</v>
+        <v>2954</v>
       </c>
       <c r="E87" s="7">
-        <v>40564</v>
+        <v>28220</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I87" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B88" s="5">
         <v>8</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D88" s="5">
-        <v>2912</v>
+        <v>3877</v>
       </c>
       <c r="E88" s="7">
-        <v>40216</v>
+        <v>40698</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="5">
         <v>1</v>
       </c>
       <c r="I88" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B89" s="5">
         <v>8</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D89" s="5">
-        <v>3123</v>
+        <v>3277</v>
       </c>
       <c r="E89" s="7">
-        <v>28253</v>
+        <v>40564</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="5">
         <v>1</v>
       </c>
       <c r="I89" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B90" s="5">
         <v>8</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D90" s="5">
-        <v>3058</v>
+        <v>3612</v>
       </c>
       <c r="E90" s="7">
-        <v>40891</v>
+        <v>34442</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H90" s="5">
         <v>1</v>
       </c>
       <c r="I90" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B91" s="5">
         <v>8</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D91" s="5">
-        <v>3895</v>
+        <v>2912</v>
       </c>
       <c r="E91" s="7">
-        <v>30753</v>
+        <v>40216</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H91" s="5">
         <v>1</v>
       </c>
       <c r="I91" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B92" s="5">
         <v>8</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D92" s="5">
-        <v>3400</v>
+        <v>3123</v>
       </c>
       <c r="E92" s="7">
-        <v>40632</v>
+        <v>28253</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="5">
         <v>1</v>
       </c>
       <c r="I92" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B93" s="5">
         <v>8</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D93" s="5">
-        <v>3381</v>
+        <v>3058</v>
       </c>
       <c r="E93" s="7">
-        <v>40964</v>
+        <v>40891</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="5">
         <v>1</v>
       </c>
       <c r="I93" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B94" s="5">
         <v>8</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D94" s="5">
-        <v>3046</v>
+        <v>3169</v>
       </c>
       <c r="E94" s="7">
-        <v>29902</v>
+        <v>36239</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I94" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B95" s="5">
         <v>8</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D95" s="5">
-        <v>2881</v>
+        <v>3895</v>
       </c>
       <c r="E95" s="7">
-        <v>29184</v>
+        <v>30753</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="5">
         <v>1</v>
       </c>
       <c r="I95" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B96" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D96" s="5">
-        <v>2710</v>
+        <v>3400</v>
       </c>
       <c r="E96" s="7">
-        <v>38918</v>
+        <v>40632</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="5">
         <v>1</v>
       </c>
       <c r="I96" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B97" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D97" s="5">
-        <v>3208</v>
+        <v>3046</v>
       </c>
       <c r="E97" s="7">
-        <v>40037</v>
+        <v>29902</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I97" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B98" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D98" s="5">
-        <v>1570</v>
+        <v>2881</v>
       </c>
       <c r="E98" s="7">
-        <v>36607</v>
+        <v>29184</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="5">
         <v>1</v>
       </c>
       <c r="I98" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B99" s="5">
         <v>7</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D99" s="5">
-        <v>3613</v>
+        <v>2710</v>
       </c>
       <c r="E99" s="7">
-        <v>35632</v>
+        <v>38918</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I99" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B100" s="5">
         <v>7</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D100" s="5">
-        <v>2954</v>
+        <v>3208</v>
       </c>
       <c r="E100" s="7">
-        <v>28220</v>
+        <v>40037</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>121</v>
+        <v>63</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I100" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B101" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D101" s="5">
-        <v>3688</v>
+        <v>1570</v>
       </c>
       <c r="E101" s="7">
-        <v>40811</v>
+        <v>36607</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>19</v>
+        <v>121</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="5">
         <v>1</v>
       </c>
       <c r="I101" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B102" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D102" s="5">
-        <v>3725</v>
+        <v>3613</v>
       </c>
       <c r="E102" s="7">
-        <v>40619</v>
+        <v>35632</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I102" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5">
         <v>96</v>
       </c>
       <c r="B103" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D103" s="5">
-        <v>825</v>
+        <v>3905</v>
       </c>
       <c r="E103" s="7">
-        <v>29341</v>
+        <v>30638</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>14</v>
+        <v>94</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="5">
         <v>2</v>
       </c>
       <c r="I103" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5">
         <v>96</v>
       </c>
       <c r="B104" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D104" s="5">
-        <v>3905</v>
+        <v>3908</v>
       </c>
       <c r="E104" s="7">
-        <v>30638</v>
+        <v>30773</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I104" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B105" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D105" s="5">
-        <v>3908</v>
+        <v>3688</v>
       </c>
       <c r="E105" s="7">
-        <v>30773</v>
+        <v>40811</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="5">
         <v>1</v>
       </c>
       <c r="I105" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5">
         <v>99</v>
       </c>
       <c r="B106" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D106" s="5">
-        <v>3906</v>
+        <v>3725</v>
       </c>
       <c r="E106" s="7">
-        <v>32039</v>
+        <v>40619</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I106" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B107" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D107" s="5">
-        <v>3907</v>
+        <v>825</v>
       </c>
       <c r="E107" s="7">
-        <v>35055</v>
+        <v>29341</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I107" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5">
         <v>101</v>
       </c>
       <c r="B108" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D108" s="5">
-        <v>2407</v>
+        <v>47</v>
       </c>
       <c r="E108" s="7">
-        <v>37162</v>
+        <v>34421</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I108" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5">
         <v>101</v>
       </c>
       <c r="B109" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D109" s="5">
-        <v>3914</v>
+        <v>3906</v>
       </c>
       <c r="E109" s="7">
-        <v>42635</v>
+        <v>32039</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I109" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5">
         <v>101</v>
       </c>
       <c r="B110" s="5">
+        <v>1</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D110" s="5">
+        <v>3907</v>
+      </c>
+      <c r="E110" s="7">
+        <v>35055</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H110" s="5">
+        <v>1</v>
+      </c>
+      <c r="I110" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="5">
+        <v>101</v>
+      </c>
+      <c r="B111" s="5">
+        <v>1</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D111" s="5">
+        <v>3917</v>
+      </c>
+      <c r="E111" s="7">
+        <v>34595</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H111" s="5">
+        <v>1</v>
+      </c>
+      <c r="I111" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="5">
+        <v>105</v>
+      </c>
+      <c r="B112" s="5">
         <v>0</v>
       </c>
-      <c r="C110" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D110" s="5">
+      <c r="C112" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D112" s="5">
+        <v>3922</v>
+      </c>
+      <c r="E112" s="7">
+        <v>31261</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H112" s="5">
+        <v>0</v>
+      </c>
+      <c r="I112" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="5">
+        <v>105</v>
+      </c>
+      <c r="B113" s="5">
+        <v>0</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D113" s="5">
+        <v>3919</v>
+      </c>
+      <c r="E113" s="7">
+        <v>41631</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H113" s="5">
+        <v>0</v>
+      </c>
+      <c r="I113" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="5">
+        <v>105</v>
+      </c>
+      <c r="B114" s="5">
+        <v>0</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D114" s="5">
+        <v>2407</v>
+      </c>
+      <c r="E114" s="7">
+        <v>37162</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H114" s="5">
+        <v>0</v>
+      </c>
+      <c r="I114" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="5">
+        <v>105</v>
+      </c>
+      <c r="B115" s="5">
+        <v>0</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D115" s="5">
+        <v>3914</v>
+      </c>
+      <c r="E115" s="7">
+        <v>42635</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H115" s="5">
+        <v>0</v>
+      </c>
+      <c r="I115" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="5">
+        <v>105</v>
+      </c>
+      <c r="B116" s="5">
+        <v>0</v>
+      </c>
+      <c r="C116" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D116" s="5">
+        <v>3924</v>
+      </c>
+      <c r="E116" s="7">
+        <v>41983</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H116" s="5">
+        <v>0</v>
+      </c>
+      <c r="I116" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="5">
+        <v>105</v>
+      </c>
+      <c r="B117" s="5">
+        <v>0</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D117" s="5">
+        <v>3926</v>
+      </c>
+      <c r="E117" s="7">
+        <v>42527</v>
+      </c>
+      <c r="F117" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H117" s="5">
+        <v>0</v>
+      </c>
+      <c r="I117" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="5">
+        <v>105</v>
+      </c>
+      <c r="B118" s="5">
+        <v>0</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D118" s="5">
         <v>3581</v>
       </c>
-      <c r="E110" s="7">
+      <c r="E118" s="7">
         <v>42506</v>
       </c>
-      <c r="F110" s="6" t="s">
+      <c r="F118" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="G110" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H110" s="5">
+      <c r="G118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H118" s="5">
         <v>0</v>
       </c>
-      <c r="I110" s="5">
+      <c r="I118" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>