--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -10,290 +10,296 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="199" uniqueCount="82">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.07.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.08.2026</t>
   </si>
   <si>
     <t>Юноши до 15. Парный и смешанный разряды.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
   <si>
     <t>Сыграно</t>
   </si>
   <si>
     <t>Учтено</t>
   </si>
   <si>
+    <t>Колесников Станислав Аркадьевич</t>
+  </si>
+  <si>
+    <t>Тольятти</t>
+  </si>
+  <si>
+    <t>Оплачено</t>
+  </si>
+  <si>
     <t>Голинских Даниил Михайлович</t>
   </si>
   <si>
-    <t>Тольятти</t>
-[...5 lines deleted...]
-    <t>Колесников Станислав Аркадьевич</t>
+    <t>Тишин Владислав Романович</t>
+  </si>
+  <si>
+    <t>самара</t>
   </si>
   <si>
     <t>Деревянных Никита Алексеевич</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
-    <t>Тишин Владислав Романович</t>
-[...2 lines deleted...]
-    <t>самара</t>
+    <t>Кириленко Федор Павлович</t>
   </si>
   <si>
     <t>Сергеев Александр Александрович</t>
   </si>
   <si>
-    <t>Кириленко Федор Павлович</t>
-[...1 lines deleted...]
-  <si>
     <t>Микрюков Марк Аркадьевич</t>
   </si>
   <si>
+    <t>Крылов Тимофей Сергеевич</t>
+  </si>
+  <si>
     <t>Нургалеев Дмитрий Дамирович</t>
   </si>
   <si>
     <t>Сивожелезов Михаил Алексеевич</t>
   </si>
   <si>
     <t>Ярославская область</t>
   </si>
   <si>
-    <t>Крылов Тимофей Сергеевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Олюнин Федор Александрович</t>
   </si>
   <si>
+    <t>Уколов Матвей Андреевич</t>
+  </si>
+  <si>
+    <t>Самара</t>
+  </si>
+  <si>
     <t>Корюков Григорий Олегович</t>
   </si>
   <si>
     <t>Рыбинск</t>
   </si>
   <si>
-    <t>Уколов Матвей Андреевич</t>
-[...4 lines deleted...]
-  <si>
     <t>Опарин Макар Юрьевич</t>
   </si>
   <si>
     <t>Проничев Матвей Ильич</t>
   </si>
   <si>
     <t>Сивожелезов Лев Алексеевич</t>
   </si>
   <si>
     <t>Герасимов Степан Александрович</t>
   </si>
   <si>
     <t>Пантаз Михаил Михаилович</t>
   </si>
   <si>
     <t>Деревянных Степан Алексеевич</t>
   </si>
   <si>
+    <t>Панков Яков Артемьевич</t>
+  </si>
+  <si>
     <t>Подлеснов Владислав Олегович</t>
   </si>
   <si>
     <t>Евсеев Степан Александрович</t>
   </si>
   <si>
     <t>Чухломин Роберт Денисович</t>
   </si>
   <si>
-    <t>Панков Яков Артемьевич</t>
+    <t>Голинских Артемий Михайлович</t>
   </si>
   <si>
     <t>Безклубный Алексей Максимович</t>
   </si>
   <si>
+    <t>Котов Николай Александрович</t>
+  </si>
+  <si>
+    <t>Макаров Игорь Кириллович</t>
+  </si>
+  <si>
     <t>Пузырников Глеб Николаевич</t>
   </si>
   <si>
     <t>Шмаль Александр Александрович</t>
   </si>
   <si>
     <t>Маламайкин Глеб Александрович</t>
   </si>
   <si>
     <t>Хиславский Николай Евгеньевич</t>
   </si>
   <si>
     <t>Абрамов Павел Вячеславович</t>
   </si>
   <si>
     <t>Степанов Никита Валерьевич</t>
   </si>
   <si>
-    <t>Голинских Артемий Михайлович</t>
+    <t>Щукин Артем Сергеевич</t>
+  </si>
+  <si>
+    <t>Семенов Денис Максимович</t>
+  </si>
+  <si>
+    <t>Кроо Лев Эдуардович</t>
+  </si>
+  <si>
+    <t>Никольский Степан Михайлович</t>
+  </si>
+  <si>
+    <t>Гузев Глеб Константинович</t>
+  </si>
+  <si>
+    <t>Михайлов Кирилл Константинович</t>
+  </si>
+  <si>
+    <t>Орехов Егор Антонович</t>
+  </si>
+  <si>
+    <t>Герунов Демьян Александрович</t>
+  </si>
+  <si>
+    <t>Макарычев Данил Денисович</t>
   </si>
   <si>
     <t>Кичигин Никита Владимирович</t>
   </si>
   <si>
-    <t>Щукин Артем Сергеевич</t>
+    <t>Лобин Матвей Константинович</t>
+  </si>
+  <si>
+    <t>Сергейчев Лев Леонидович</t>
   </si>
   <si>
     <t>Лысов Алексей Андреевич</t>
   </si>
   <si>
-    <t>Семенов Денис Максимович</t>
-[...31 lines deleted...]
-  <si>
     <t>Михайлов Прохор Константинович</t>
   </si>
   <si>
-    <t>Никольский Степан Михайлович</t>
-[...1 lines deleted...]
-  <si>
     <t>Потапов Лев Александрович</t>
   </si>
   <si>
     <t>Пронин Роман Евгеньевич</t>
   </si>
   <si>
     <t>Лукин Егор Владимирович</t>
   </si>
   <si>
     <t>Васильев Данила Денисович</t>
   </si>
   <si>
     <t>Бабочкин Матвей Данилович</t>
   </si>
   <si>
     <t>Кондратенко Роман Дмитриевич</t>
   </si>
   <si>
     <t>Лаврентьев Александр Денисович</t>
   </si>
   <si>
     <t>Морев Артем Вячеславович</t>
   </si>
   <si>
     <t>Осиновский Матвей Павлович</t>
   </si>
   <si>
     <t>Жеребятьев Родион Алексеевич</t>
   </si>
   <si>
     <t>Кононовас Леон -</t>
   </si>
   <si>
     <t>Черняков Тихон Сергеевич</t>
   </si>
   <si>
     <t>Тимошин Савелий Вячеславович</t>
+  </si>
+  <si>
+    <t>Бирюков Максим Тимурович</t>
+  </si>
+  <si>
+    <t>Седов Арсений Дмитриевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -661,51 +667,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -754,1426 +760,1426 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
-        <v>509</v>
+        <v>611</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="E8" s="7">
-        <v>41504</v>
+        <v>41279</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
-        <v>507</v>
+        <v>589</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
-        <v>3352</v>
+        <v>3351</v>
       </c>
       <c r="E9" s="7">
-        <v>41279</v>
+        <v>41504</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I9" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>488</v>
+        <v>479</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="5">
-        <v>3275</v>
+        <v>3539</v>
       </c>
       <c r="E10" s="7">
-        <v>41929</v>
+        <v>41927</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>479</v>
+        <v>471</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="5">
-        <v>3539</v>
+        <v>3275</v>
       </c>
       <c r="E11" s="7">
-        <v>41927</v>
+        <v>41929</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
         <v>393</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5">
-        <v>3305</v>
+        <v>3338</v>
       </c>
       <c r="E12" s="7">
-        <v>42129</v>
+        <v>41712</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="5">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B13" s="5">
-        <v>373</v>
+        <v>393</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
-        <v>3338</v>
+        <v>3305</v>
       </c>
       <c r="E13" s="7">
-        <v>41712</v>
+        <v>42129</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>365</v>
+        <v>391</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5">
         <v>3206</v>
       </c>
       <c r="E14" s="7">
         <v>41346</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5">
-        <v>3204</v>
+        <v>3382</v>
       </c>
       <c r="E15" s="7">
-        <v>41571</v>
+        <v>41013</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="I15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="5">
-        <v>3198</v>
+        <v>3204</v>
       </c>
       <c r="E16" s="7">
-        <v>41793</v>
+        <v>41571</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="I16" s="5">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C17" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="5">
+        <v>3198</v>
+      </c>
+      <c r="E17" s="7">
+        <v>41793</v>
+      </c>
+      <c r="F17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D17" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>38</v>
+        <v>4</v>
       </c>
       <c r="I17" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>265</v>
+        <v>311</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="5">
         <v>3279</v>
       </c>
       <c r="E18" s="7">
         <v>40921</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I18" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="5">
-        <v>3195</v>
+        <v>3493</v>
       </c>
       <c r="E19" s="7">
-        <v>41023</v>
+        <v>41484</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I19" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5">
-        <v>3493</v>
+        <v>3195</v>
       </c>
       <c r="E20" s="7">
-        <v>41484</v>
+        <v>41023</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="I20" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5">
         <v>3265</v>
       </c>
       <c r="E21" s="7">
         <v>41814</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I21" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="5">
         <v>3516</v>
       </c>
       <c r="E22" s="7">
         <v>42356</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="5">
         <v>29</v>
       </c>
       <c r="I22" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5">
         <v>214</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="5">
         <v>3197</v>
       </c>
       <c r="E23" s="7">
         <v>41793</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="5">
         <v>8</v>
       </c>
       <c r="I23" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5">
         <v>3522</v>
       </c>
       <c r="E24" s="7">
         <v>42180</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I24" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="5">
         <v>3509</v>
       </c>
       <c r="E25" s="7">
         <v>42197</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I25" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="5">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="5">
         <v>3577</v>
       </c>
       <c r="E26" s="7">
         <v>42484</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="5">
         <v>26</v>
       </c>
       <c r="I26" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B27" s="5">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="5">
-        <v>3501</v>
+        <v>3394</v>
       </c>
       <c r="E27" s="7">
-        <v>42305</v>
+        <v>42044</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="5">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="I27" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5">
-        <v>162</v>
+        <v>196</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="5">
-        <v>3512</v>
+        <v>3501</v>
       </c>
       <c r="E28" s="7">
-        <v>42046</v>
+        <v>42305</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="5">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="I28" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="5">
-        <v>3387</v>
+        <v>3512</v>
       </c>
       <c r="E29" s="7">
-        <v>42136</v>
+        <v>42046</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="I29" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="5">
-        <v>3394</v>
+        <v>3387</v>
       </c>
       <c r="E30" s="7">
-        <v>42044</v>
+        <v>42136</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I30" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="5">
-        <v>3482</v>
+        <v>3691</v>
       </c>
       <c r="E31" s="7">
-        <v>42066</v>
+        <v>42695</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="5">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I31" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="5">
-        <v>3712</v>
+        <v>3482</v>
       </c>
       <c r="E32" s="7">
-        <v>42427</v>
+        <v>42066</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I32" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5">
-        <v>121</v>
+        <v>136</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="5">
-        <v>3872</v>
+        <v>3199</v>
       </c>
       <c r="E33" s="7">
-        <v>41863</v>
+        <v>41477</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="I33" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="5">
-        <v>3264</v>
+        <v>3222</v>
       </c>
       <c r="E34" s="7">
-        <v>41615</v>
+        <v>41087</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="5">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I34" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D35" s="5">
-        <v>2752</v>
+        <v>3712</v>
       </c>
       <c r="E35" s="7">
-        <v>41015</v>
+        <v>42427</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I35" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B36" s="5">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="5">
-        <v>3191</v>
+        <v>3872</v>
       </c>
       <c r="E36" s="7">
-        <v>41917</v>
+        <v>41863</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="5">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="I36" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D37" s="5">
-        <v>3122</v>
+        <v>3264</v>
       </c>
       <c r="E37" s="7">
-        <v>41037</v>
+        <v>41615</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="I37" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="5">
-        <v>3691</v>
+        <v>2752</v>
       </c>
       <c r="E38" s="7">
-        <v>42695</v>
+        <v>41015</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="I38" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B39" s="5">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="5">
-        <v>3193</v>
+        <v>3191</v>
       </c>
       <c r="E39" s="7">
-        <v>41182</v>
+        <v>41917</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
         <v>4</v>
       </c>
       <c r="I39" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D40" s="5">
-        <v>3485</v>
+        <v>3122</v>
       </c>
       <c r="E40" s="7">
-        <v>42181</v>
+        <v>41037</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="I40" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D41" s="5">
-        <v>3374</v>
+        <v>3485</v>
       </c>
       <c r="E41" s="7">
-        <v>40987</v>
+        <v>42181</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="I41" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B42" s="5">
         <v>96</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D42" s="5">
         <v>3517</v>
       </c>
       <c r="E42" s="7">
         <v>41208</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="5">
         <v>18</v>
       </c>
       <c r="I42" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D43" s="5">
         <v>3120</v>
       </c>
       <c r="E43" s="7">
         <v>40977</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="5">
         <v>9</v>
       </c>
       <c r="I43" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D44" s="5">
-        <v>3883</v>
+        <v>3743</v>
       </c>
       <c r="E44" s="7">
-        <v>42019</v>
+        <v>41798</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I44" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D45" s="5">
-        <v>3199</v>
+        <v>3883</v>
       </c>
       <c r="E45" s="7">
-        <v>41477</v>
+        <v>42019</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I45" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D46" s="5">
-        <v>3222</v>
+        <v>3576</v>
       </c>
       <c r="E46" s="7">
-        <v>41087</v>
+        <v>42447</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
         <v>10</v>
       </c>
       <c r="I46" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D47" s="5">
-        <v>3393</v>
+        <v>3614</v>
       </c>
       <c r="E47" s="7">
-        <v>41972</v>
+        <v>42185</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="I47" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B48" s="5">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5">
-        <v>3576</v>
+        <v>3513</v>
       </c>
       <c r="E48" s="7">
-        <v>42447</v>
+        <v>42272</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I48" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>61</v>
       </c>
       <c r="D49" s="5">
-        <v>3614</v>
+        <v>3395</v>
       </c>
       <c r="E49" s="7">
-        <v>42185</v>
+        <v>41482</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="5">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="I49" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="5">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D50" s="5">
-        <v>3513</v>
+        <v>3193</v>
       </c>
       <c r="E50" s="7">
-        <v>42272</v>
+        <v>41182</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="5">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="I50" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D51" s="5">
-        <v>3395</v>
+        <v>3393</v>
       </c>
       <c r="E51" s="7">
-        <v>41482</v>
+        <v>41972</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="5">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="I51" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B52" s="5">
         <v>44</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D52" s="5">
         <v>3628</v>
       </c>
       <c r="E52" s="7">
         <v>41847</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="5">
         <v>21</v>
       </c>
       <c r="I52" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D53" s="5">
-        <v>3747</v>
+        <v>3374</v>
       </c>
       <c r="E53" s="7">
-        <v>41978</v>
+        <v>40987</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="I53" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D54" s="5">
-        <v>3743</v>
+        <v>3747</v>
       </c>
       <c r="E54" s="7">
-        <v>41798</v>
+        <v>41978</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="5">
         <v>13</v>
       </c>
       <c r="I54" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B55" s="5">
         <v>38</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D55" s="5">
         <v>3607</v>
       </c>
       <c r="E55" s="7">
         <v>42433</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="5">
         <v>11</v>
       </c>
       <c r="I55" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5">
         <v>49</v>
       </c>
       <c r="B56" s="5">
         <v>34</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D56" s="5">
         <v>3492</v>
       </c>
       <c r="E56" s="7">
@@ -2216,51 +2222,51 @@
       </c>
       <c r="H57" s="5">
         <v>3</v>
       </c>
       <c r="I57" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5">
         <v>51</v>
       </c>
       <c r="B58" s="5">
         <v>30</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D58" s="5">
         <v>3677</v>
       </c>
       <c r="E58" s="7">
         <v>42426</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="5">
         <v>2</v>
       </c>
       <c r="I58" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5">
         <v>52</v>
       </c>
       <c r="B59" s="5">
         <v>29</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D59" s="5">
         <v>3390</v>
       </c>
       <c r="E59" s="7">
@@ -2274,109 +2280,109 @@
       </c>
       <c r="H59" s="5">
         <v>12</v>
       </c>
       <c r="I59" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5">
         <v>52</v>
       </c>
       <c r="B60" s="5">
         <v>29</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D60" s="5">
         <v>3283</v>
       </c>
       <c r="E60" s="7">
         <v>41550</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="5">
         <v>7</v>
       </c>
       <c r="I60" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5">
         <v>21</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D61" s="5">
         <v>3884</v>
       </c>
       <c r="E61" s="7">
         <v>42138</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="5">
         <v>5</v>
       </c>
       <c r="I61" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5">
         <v>18</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D62" s="5">
         <v>3484</v>
       </c>
       <c r="E62" s="7">
         <v>42093</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="5">
         <v>1</v>
       </c>
       <c r="I62" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5">
         <v>16</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="5">
         <v>3898</v>
       </c>
       <c r="E63" s="7">
@@ -2448,89 +2454,147 @@
       </c>
       <c r="H65" s="5">
         <v>1</v>
       </c>
       <c r="I65" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5">
         <v>58</v>
       </c>
       <c r="B66" s="5">
         <v>8</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D66" s="5">
         <v>3710</v>
       </c>
       <c r="E66" s="7">
         <v>41407</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="5">
         <v>3</v>
       </c>
       <c r="I66" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5">
         <v>60</v>
       </c>
       <c r="B67" s="5">
         <v>6</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D67" s="5">
         <v>3061</v>
       </c>
       <c r="E67" s="7">
         <v>41179</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="5">
         <v>2</v>
       </c>
       <c r="I67" s="5">
         <v>2</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9">
+      <c r="A68" s="5">
+        <v>61</v>
+      </c>
+      <c r="B68" s="5">
+        <v>0</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D68" s="5">
+        <v>3925</v>
+      </c>
+      <c r="E68" s="7">
+        <v>42269</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" s="5">
+        <v>0</v>
+      </c>
+      <c r="I68" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9">
+      <c r="A69" s="5">
+        <v>61</v>
+      </c>
+      <c r="B69" s="5">
+        <v>0</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D69" s="5">
+        <v>3920</v>
+      </c>
+      <c r="E69" s="7">
+        <v>42711</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H69" s="5">
+        <v>0</v>
+      </c>
+      <c r="I69" s="5">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>