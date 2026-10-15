--- v1 (2026-08-31)
+++ v2 (2026-10-15)
@@ -18,51 +18,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="61">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.08.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.10.2026</t>
   </si>
   <si>
     <t>Юноши до 13. Парный и смешанный разряды.</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
@@ -162,54 +162,54 @@
   <si>
     <t>Гузев Глеб Константинович</t>
   </si>
   <si>
     <t>Михайлов Кирилл Константинович</t>
   </si>
   <si>
     <t>Орехов Егор Антонович</t>
   </si>
   <si>
     <t>Герунов Демьян Александрович</t>
   </si>
   <si>
     <t>Лобин Матвей Константинович</t>
   </si>
   <si>
     <t>Сергейчев Лев Леонидович</t>
   </si>
   <si>
     <t>Михайлов Прохор Константинович</t>
   </si>
   <si>
     <t>Потапов Лев Александрович</t>
   </si>
   <si>
+    <t>Лукин Егор Владимирович</t>
+  </si>
+  <si>
     <t>Пронин Роман Евгеньевич</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лукин Егор Владимирович</t>
   </si>
   <si>
     <t>Васильев Данила Денисович</t>
   </si>
   <si>
     <t>Бабочкин Матвей Данилович</t>
   </si>
   <si>
     <t>Лаврентьев Александр Денисович</t>
   </si>
   <si>
     <t>Морев Артем Вячеславович</t>
   </si>
   <si>
     <t>Осиновский Матвей Павлович</t>
   </si>
   <si>
     <t>Жеребятьев Родион Алексеевич</t>
   </si>
   <si>
     <t>Кононовас Леон -</t>
   </si>
   <si>
     <t>Бирюков Максим Тимурович</t>
   </si>
@@ -715,51 +715,51 @@
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
         <v>479</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
         <v>3539</v>
       </c>
       <c r="E8" s="7">
         <v>41927</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>471</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>3275</v>
       </c>
       <c r="E9" s="7">
         <v>41929</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
@@ -773,51 +773,51 @@
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
         <v>393</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
         <v>3338</v>
       </c>
       <c r="E10" s="7">
         <v>41712</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>3</v>
       </c>
       <c r="B11" s="5">
         <v>393</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="5">
         <v>3305</v>
       </c>
       <c r="E11" s="7">
         <v>42129</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="5" t="s">
@@ -860,51 +860,51 @@
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5">
         <v>239</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="5">
         <v>3265</v>
       </c>
       <c r="E13" s="7">
         <v>41814</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
         <v>237</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5">
         <v>3516</v>
       </c>
       <c r="E14" s="7">
         <v>42356</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="5" t="s">
@@ -929,98 +929,98 @@
       </c>
       <c r="D15" s="5">
         <v>3197</v>
       </c>
       <c r="E15" s="7">
         <v>41793</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
         <v>8</v>
       </c>
       <c r="I15" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5">
         <v>3522</v>
       </c>
       <c r="E16" s="7">
         <v>42180</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="I16" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
         <v>199</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="5">
         <v>3509</v>
       </c>
       <c r="E17" s="7">
         <v>42197</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
         <v>197</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5">
         <v>3577</v>
       </c>
       <c r="E18" s="7">
         <v>42484</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="5" t="s">
@@ -1063,51 +1063,51 @@
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
         <v>196</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5">
         <v>3501</v>
       </c>
       <c r="E20" s="7">
         <v>42305</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I20" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
         <v>162</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5">
         <v>3512</v>
       </c>
       <c r="E21" s="7">
         <v>42046</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="5" t="s">
@@ -1150,51 +1150,51 @@
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5">
         <v>150</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="5">
         <v>3691</v>
       </c>
       <c r="E23" s="7">
         <v>42695</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="5">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I23" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5">
         <v>139</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D24" s="5">
         <v>3482</v>
       </c>
       <c r="E24" s="7">
         <v>42066</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="5" t="s">
@@ -1208,51 +1208,51 @@
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5">
         <v>123</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="5">
         <v>3712</v>
       </c>
       <c r="E25" s="7">
         <v>42427</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="5">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="I25" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5">
         <v>18</v>
       </c>
       <c r="B26" s="5">
         <v>123</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D26" s="5">
         <v>3872</v>
       </c>
       <c r="E26" s="7">
         <v>41863</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="5" t="s">
@@ -1498,51 +1498,51 @@
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>27</v>
       </c>
       <c r="B35" s="5">
         <v>44</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D35" s="5">
         <v>3628</v>
       </c>
       <c r="E35" s="7">
         <v>41847</v>
       </c>
       <c r="F35" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I35" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5">
         <v>39</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D36" s="5">
         <v>3747</v>
       </c>
       <c r="E36" s="7">
         <v>41978</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G36" s="5" t="s">
@@ -1567,101 +1567,101 @@
       </c>
       <c r="D37" s="5">
         <v>3607</v>
       </c>
       <c r="E37" s="7">
         <v>42433</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
         <v>11</v>
       </c>
       <c r="I37" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D38" s="5">
-        <v>3492</v>
+        <v>3881</v>
       </c>
       <c r="E38" s="7">
-        <v>41942</v>
+        <v>42477</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I38" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D39" s="5">
-        <v>3881</v>
+        <v>3492</v>
       </c>
       <c r="E39" s="7">
-        <v>42691</v>
+        <v>41942</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I39" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
         <v>30</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D40" s="5">
         <v>3677</v>
       </c>
       <c r="E40" s="7">
         <v>42426</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
@@ -1672,51 +1672,51 @@
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5">
         <v>29</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D41" s="5">
         <v>3390</v>
       </c>
       <c r="E41" s="7">
         <v>41858</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I41" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5">
         <v>21</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D42" s="5">
         <v>3884</v>
       </c>
       <c r="E42" s="7">
         <v>42138</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="5" t="s">
@@ -1828,77 +1828,77 @@
       </c>
       <c r="D46" s="5">
         <v>3896</v>
       </c>
       <c r="E46" s="7">
         <v>42197</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
         <v>1</v>
       </c>
       <c r="I46" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D47" s="5">
         <v>3925</v>
       </c>
       <c r="E47" s="7">
         <v>42269</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I47" s="5">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B48" s="5">
         <v>0</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D48" s="5">
         <v>3920</v>
       </c>
       <c r="E48" s="7">
         <v>42711</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
         <v>0</v>
       </c>
       <c r="I48" s="5">
         <v>0</v>
       </c>