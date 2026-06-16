--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="128">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.05.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.06.2026</t>
   </si>
   <si>
     <t>Мужчины. Парный разряд</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
@@ -75,309 +75,369 @@
   <si>
     <t>Павлов Дмитрий Андреевич</t>
   </si>
   <si>
     <t>Тольятти</t>
   </si>
   <si>
     <t>Оплачено</t>
   </si>
   <si>
     <t>Осокин Никита Валерьевич</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
     <t>Филаткин Лев Игоревич</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Макаров Михаил Кириллович</t>
   </si>
   <si>
+    <t>Кукушин Илья Максимович</t>
+  </si>
+  <si>
     <t>Развозов Савва Сергеевич</t>
   </si>
   <si>
-    <t>Кукушин Илья Максимович</t>
+    <t>Тарасов Арсений Вадимович</t>
   </si>
   <si>
     <t>Фартуков Кирилл Петрович</t>
   </si>
   <si>
     <t>Саратов</t>
   </si>
   <si>
     <t>Гурьев Николай Вячеславович</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
-    <t>Тарасов Арсений Вадимович</t>
-[...1 lines deleted...]
-  <si>
     <t>Покидин Даниил Иванович</t>
   </si>
   <si>
+    <t>Яковлев Георгий Викторович</t>
+  </si>
+  <si>
     <t>Севостьянов Роман Андреевич</t>
   </si>
   <si>
-    <t>Яковлев Георгий Викторович</t>
-[...1 lines deleted...]
-  <si>
     <t>Иванов Дмитрий Алексеевич</t>
   </si>
   <si>
     <t>Рыбинск</t>
   </si>
   <si>
     <t>Ионин Максим Викторович</t>
   </si>
   <si>
+    <t>Крутиков Данила Дмитриевич</t>
+  </si>
+  <si>
+    <t>Ходжаев Александр Давидович</t>
+  </si>
+  <si>
     <t>Казаковцев Алексей Сергеевич</t>
   </si>
   <si>
-    <t>Крутиков Данила Дмитриевич</t>
-[...2 lines deleted...]
-    <t>Ходжаев Александр Давидович</t>
+    <t>Мартынов Тимофей Павлович</t>
+  </si>
+  <si>
+    <t>Изотов Федор Алексеевич</t>
+  </si>
+  <si>
+    <t>Ярославль</t>
   </si>
   <si>
     <t>Парамонычев Артем Сергеевич</t>
   </si>
   <si>
-    <t>Изотов Федор Алексеевич</t>
-[...7 lines deleted...]
-  <si>
     <t>Колайдо Николай Владимирович</t>
   </si>
   <si>
     <t>Абросимов Михаил Борисович</t>
   </si>
   <si>
     <t>Петров Вячеслав Михайлович</t>
   </si>
   <si>
-    <t>Сочи</t>
-[...1 lines deleted...]
-  <si>
     <t>Чоп Тимур Артемович</t>
   </si>
   <si>
     <t>Данилов Глеб Александрович</t>
   </si>
   <si>
+    <t>Шибалов Станислав Алексеевич</t>
+  </si>
+  <si>
+    <t>Сухарев Максим Алексеевич</t>
+  </si>
+  <si>
     <t>Гайлюс Максим Викторович</t>
   </si>
   <si>
-    <t>Шибалов Станислав Алексеевич</t>
+    <t>Семынин Игорь Алексеевич</t>
   </si>
   <si>
     <t>Чернов Матвей Максимович</t>
   </si>
   <si>
     <t>Степанов Илья Иванович</t>
   </si>
   <si>
-    <t>Семынин Игорь Алексеевич</t>
-[...4 lines deleted...]
-  <si>
     <t>Троценко Денис Дмитриевич</t>
   </si>
   <si>
     <t>Иванов Петр Дмитриевич</t>
   </si>
   <si>
+    <t>Шулятьев Тимур Игоревич</t>
+  </si>
+  <si>
     <t>Петров Михаил Геннадьевич</t>
   </si>
   <si>
+    <t>Степаненко Роман Олегович</t>
+  </si>
+  <si>
     <t>Гусев Илья Игоревич</t>
   </si>
   <si>
-    <t>Шулятьев Тимур Игоревич</t>
-[...1 lines deleted...]
-  <si>
     <t>Каримов Адель Маратович</t>
   </si>
   <si>
     <t>Энгельс</t>
   </si>
   <si>
     <t>Сизов Олег Никитич</t>
   </si>
   <si>
+    <t>Воробьев Семен Денисович</t>
+  </si>
+  <si>
     <t>Белоусов Марк Родионович</t>
   </si>
   <si>
+    <t>Тарасов Михаил Дмитриевич</t>
+  </si>
+  <si>
+    <t>Китев Богдан Олегович</t>
+  </si>
+  <si>
+    <t>Романов Илья Владиславович</t>
+  </si>
+  <si>
+    <t>Прохоров Сергей Анатольевич</t>
+  </si>
+  <si>
+    <t>Корнеенко Артем Павлович</t>
+  </si>
+  <si>
+    <t>Кулаков Борис Андреевич</t>
+  </si>
+  <si>
+    <t>Попека Георгий Романович</t>
+  </si>
+  <si>
+    <t>Савинов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Сергеев Михаил Александрович</t>
+  </si>
+  <si>
+    <t>Вахтеров Александр Сергеевич</t>
+  </si>
+  <si>
+    <t>Видное</t>
+  </si>
+  <si>
     <t>Обгольц Вадим Олегович</t>
   </si>
   <si>
-    <t>Тарасов Михаил Дмитриевич</t>
-[...25 lines deleted...]
-  <si>
     <t>Верчик Павел Павлович</t>
   </si>
   <si>
     <t>Толстых Максим Владимрович</t>
   </si>
   <si>
-    <t>Попека Георгий Романович</t>
-[...1 lines deleted...]
-  <si>
     <t>Герасимов Александр Николаевич</t>
   </si>
   <si>
     <t>Куликов Денис Юрьевич</t>
   </si>
   <si>
     <t>Ример Герман Евгеньевич</t>
   </si>
   <si>
+    <t>Рябков Савва Дмитриевич</t>
+  </si>
+  <si>
+    <t>Сидорович Артем Вячеславович</t>
+  </si>
+  <si>
     <t>Кучмистов Евгений Викторович</t>
   </si>
   <si>
+    <t>Ворошин Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Иваново</t>
+  </si>
+  <si>
+    <t>Лебедев Глеб Олегович</t>
+  </si>
+  <si>
+    <t>Владимир</t>
+  </si>
+  <si>
+    <t>Тысячнов Евгений Михайлович</t>
+  </si>
+  <si>
     <t>Клименко Игорь Михайлович</t>
   </si>
   <si>
     <t>Маланичев Михаил Юрьевич</t>
   </si>
   <si>
+    <t>Стрыгин Николай Николаевич</t>
+  </si>
+  <si>
+    <t>Романов Владислав Владимирович</t>
+  </si>
+  <si>
+    <t>Стародубов Михаил Игоревич</t>
+  </si>
+  <si>
+    <t>Васильчук Сергей Владимирович</t>
+  </si>
+  <si>
+    <t>Храбров Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Грузманов Константин Васильевич</t>
+  </si>
+  <si>
+    <t>Ступников Егор Вячеславович</t>
+  </si>
+  <si>
     <t>Волков Денис Васильевич</t>
   </si>
   <si>
-    <t>Сидорович Артем Вячеславович</t>
-[...11 lines deleted...]
-    <t>Ступников Егор Вячеславович</t>
+    <t>Кондратенко Дмитрий Андреевич</t>
+  </si>
+  <si>
+    <t>Житник Кирилл Владимирович</t>
+  </si>
+  <si>
+    <t>Иванов Владислав Олегович</t>
+  </si>
+  <si>
+    <t>Колайдо Владимир Викторович</t>
+  </si>
+  <si>
+    <t>Подсонный Никита Антонович</t>
+  </si>
+  <si>
+    <t>Гусельцев Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Балакин Александр Игоревич</t>
+  </si>
+  <si>
+    <t>Богатов Дмитрий Николаевич</t>
+  </si>
+  <si>
+    <t>Тюмень</t>
+  </si>
+  <si>
+    <t>Гаврилов Роман Сергеевич</t>
+  </si>
+  <si>
+    <t>Забанов Захар Денисович</t>
+  </si>
+  <si>
+    <t>Сидоренко Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Богдашевский Всеволод Дмитриевич</t>
+  </si>
+  <si>
+    <t>Кириленко Марк Павлович</t>
+  </si>
+  <si>
+    <t>Щетников Николай Владимирович</t>
+  </si>
+  <si>
+    <t>Антонычев Роман Олегович</t>
+  </si>
+  <si>
+    <t>Иванов Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Маслов Максим Павлович</t>
+  </si>
+  <si>
+    <t>Афанасьев Игорь Сергеевич</t>
+  </si>
+  <si>
+    <t>Зайцев Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Иньшин Егор Алексеевич</t>
+  </si>
+  <si>
+    <t>Кустов Давыд Дмитриевич</t>
+  </si>
+  <si>
+    <t>Прохода Андрей Юрьевич</t>
+  </si>
+  <si>
+    <t>Семинихин Дмитрий Юрьевич</t>
+  </si>
+  <si>
+    <t>Ядыкин Роман Михайлович</t>
+  </si>
+  <si>
+    <t>Бессонов Арсений Владимирович</t>
+  </si>
+  <si>
+    <t>Мигачев Алексей Викторович</t>
   </si>
   <si>
     <t>Рыбаков Алексей Юрьевич</t>
   </si>
   <si>
-    <t>Кондратенко Дмитрий Андреевич</t>
-[...52 lines deleted...]
-  <si>
     <t>Червяков Максим Михайлович</t>
   </si>
   <si>
-    <t>Лукин Егор Владимирович</t>
+    <t>Подлеснов Олег Александрович</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -745,51 +805,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I91"/>
+  <dimension ref="A1:I109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -838,2478 +898,3000 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
-        <v>2150</v>
+        <v>2030</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
         <v>1762</v>
       </c>
       <c r="E8" s="7">
         <v>38324</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
         <v>2013</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>2809</v>
       </c>
       <c r="E9" s="7">
         <v>39129</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="I9" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>1706</v>
+        <v>1561</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
         <v>1884</v>
       </c>
       <c r="E10" s="7">
         <v>39041</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
         <v>1435</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="5">
         <v>2909</v>
       </c>
       <c r="E11" s="7">
         <v>39909</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
-        <v>1414</v>
+        <v>1320</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5">
-        <v>2048</v>
+        <v>2845</v>
       </c>
       <c r="E12" s="7">
-        <v>37630</v>
+        <v>39741</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="5">
         <v>13</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5">
-        <v>1320</v>
+        <v>1289</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
-        <v>2845</v>
+        <v>2048</v>
       </c>
       <c r="E13" s="7">
-        <v>39741</v>
+        <v>37630</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>1271</v>
+        <v>1202</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5">
-        <v>1287</v>
+        <v>2846</v>
       </c>
       <c r="E14" s="7">
-        <v>35748</v>
+        <v>39647</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
         <v>10</v>
       </c>
       <c r="I14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>1241</v>
+        <v>1176</v>
       </c>
       <c r="C15" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="5">
+        <v>1287</v>
+      </c>
+      <c r="E15" s="7">
+        <v>35748</v>
+      </c>
+      <c r="F15" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="D15" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I15" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>1218</v>
+        <v>1136</v>
       </c>
       <c r="C16" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="5">
+        <v>161</v>
+      </c>
+      <c r="E16" s="7">
+        <v>34313</v>
+      </c>
+      <c r="F16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D16" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I16" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>1189</v>
+        <v>1071</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="5">
         <v>1211</v>
       </c>
       <c r="E17" s="7">
         <v>38556</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>748</v>
+        <v>693</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="5">
-        <v>1901</v>
+        <v>876</v>
       </c>
       <c r="E18" s="7">
-        <v>31588</v>
+        <v>35710</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I18" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5">
-        <v>876</v>
+        <v>1901</v>
       </c>
       <c r="E19" s="7">
-        <v>35710</v>
+        <v>31588</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I19" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
         <v>636</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5">
         <v>1603</v>
       </c>
       <c r="E20" s="7">
         <v>37527</v>
       </c>
       <c r="F20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I20" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
         <v>480</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="5">
         <v>1917</v>
       </c>
       <c r="E21" s="7">
         <v>36307</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="5">
         <v>5</v>
       </c>
       <c r="I21" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5">
-        <v>459</v>
+        <v>431</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="5">
-        <v>2880</v>
+        <v>2899</v>
       </c>
       <c r="E22" s="7">
-        <v>39231</v>
+        <v>39731</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="5">
         <v>11</v>
       </c>
       <c r="I22" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5">
-        <v>431</v>
+        <v>410</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="5">
-        <v>2899</v>
+        <v>1876</v>
       </c>
       <c r="E23" s="7">
-        <v>39731</v>
+        <v>39976</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="I23" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5">
-        <v>419</v>
+        <v>408</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5">
-        <v>1876</v>
+        <v>2880</v>
       </c>
       <c r="E24" s="7">
-        <v>39976</v>
+        <v>39231</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I24" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5">
-        <v>389</v>
+        <v>381</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="5">
-        <v>792</v>
+        <v>2678</v>
       </c>
       <c r="E25" s="7">
-        <v>30424</v>
+        <v>40570</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="I25" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5">
         <v>19</v>
       </c>
       <c r="B26" s="5">
-        <v>384</v>
+        <v>361</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="5">
         <v>2538</v>
       </c>
       <c r="E26" s="7">
         <v>39709</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>39</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I26" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="5">
-        <v>2678</v>
+        <v>792</v>
       </c>
       <c r="E27" s="7">
-        <v>40570</v>
+        <v>30424</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="5">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="I27" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="5">
         <v>3022</v>
       </c>
       <c r="E28" s="7">
         <v>40464</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="I28" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="5">
         <v>3459</v>
       </c>
       <c r="E29" s="7">
         <v>28088</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I29" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D30" s="5">
         <v>3490</v>
       </c>
       <c r="E30" s="7">
         <v>40464</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I30" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5">
         <v>213</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D31" s="5">
         <v>3500</v>
       </c>
       <c r="E31" s="7">
         <v>40031</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="5">
         <v>9</v>
       </c>
       <c r="I31" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D32" s="5">
         <v>3320</v>
       </c>
       <c r="E32" s="7">
         <v>40293</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I32" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D33" s="5">
-        <v>2967</v>
+        <v>3499</v>
       </c>
       <c r="E33" s="7">
-        <v>40416</v>
+        <v>39645</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="5">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="I33" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D34" s="5">
-        <v>3499</v>
+        <v>2733</v>
       </c>
       <c r="E34" s="7">
-        <v>39645</v>
+        <v>39847</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="5">
+        <v>11</v>
+      </c>
+      <c r="I34" s="5">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D35" s="5">
-        <v>3188</v>
+        <v>2967</v>
       </c>
       <c r="E35" s="7">
-        <v>40483</v>
+        <v>40416</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I35" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D36" s="5">
-        <v>2848</v>
+        <v>3287</v>
       </c>
       <c r="E36" s="7">
-        <v>39845</v>
+        <v>39515</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I36" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D37" s="5">
-        <v>3287</v>
+        <v>3188</v>
       </c>
       <c r="E37" s="7">
-        <v>39515</v>
+        <v>40483</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I37" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
         <v>150</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D38" s="5">
-        <v>2733</v>
+        <v>2848</v>
       </c>
       <c r="E38" s="7">
-        <v>39847</v>
+        <v>39845</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="I38" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5">
         <v>136</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D39" s="5">
         <v>3098</v>
       </c>
       <c r="E39" s="7">
         <v>29540</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
         <v>4</v>
       </c>
       <c r="I39" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D40" s="5">
         <v>3104</v>
       </c>
       <c r="E40" s="7">
         <v>40207</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I40" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D41" s="5">
-        <v>3583</v>
+        <v>2971</v>
       </c>
       <c r="E41" s="7">
-        <v>29241</v>
+        <v>39476</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="I41" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D42" s="5">
-        <v>2730</v>
+        <v>3583</v>
       </c>
       <c r="E42" s="7">
-        <v>40498</v>
+        <v>29241</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I42" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B43" s="5">
         <v>102</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="D43" s="5">
-        <v>2971</v>
+        <v>2979</v>
       </c>
       <c r="E43" s="7">
-        <v>39476</v>
+        <v>29740</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I43" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D44" s="5">
-        <v>3211</v>
+        <v>2730</v>
       </c>
       <c r="E44" s="7">
-        <v>40056</v>
+        <v>40498</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I44" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B45" s="5">
         <v>97</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D45" s="5">
-        <v>1871</v>
+        <v>3211</v>
       </c>
       <c r="E45" s="7">
-        <v>38989</v>
+        <v>40056</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I45" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5">
-        <v>69</v>
+        <v>96</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D46" s="5">
-        <v>3533</v>
+        <v>1871</v>
       </c>
       <c r="E46" s="7">
-        <v>40632</v>
+        <v>38989</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I46" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D47" s="5">
-        <v>2980</v>
+        <v>3202</v>
       </c>
       <c r="E47" s="7">
-        <v>33642</v>
+        <v>40453</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I47" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
         <v>41</v>
       </c>
       <c r="B48" s="5">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D48" s="5">
-        <v>2820</v>
+        <v>3533</v>
       </c>
       <c r="E48" s="7">
-        <v>40787</v>
+        <v>40632</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I48" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5">
+        <v>65</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="5">
-        <v>2734</v>
+        <v>2820</v>
       </c>
       <c r="E49" s="7">
-        <v>40011</v>
+        <v>40787</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="I49" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="5">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D50" s="5">
-        <v>3578</v>
+        <v>2734</v>
       </c>
       <c r="E50" s="7">
-        <v>40546</v>
+        <v>40011</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I50" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D51" s="5">
-        <v>1836</v>
+        <v>3578</v>
       </c>
       <c r="E51" s="7">
-        <v>22537</v>
+        <v>40546</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="5">
         <v>3</v>
       </c>
       <c r="I51" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D52" s="5">
-        <v>450</v>
+        <v>1836</v>
       </c>
       <c r="E52" s="7">
-        <v>29633</v>
+        <v>22537</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I52" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B53" s="5">
         <v>52</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D53" s="5">
-        <v>2726</v>
+        <v>450</v>
       </c>
       <c r="E53" s="7">
-        <v>40632</v>
+        <v>29633</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I53" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B54" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D54" s="5">
-        <v>2979</v>
+        <v>3034</v>
       </c>
       <c r="E54" s="7">
-        <v>29740</v>
+        <v>28760</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I54" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B55" s="5">
         <v>51</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D55" s="5">
-        <v>3034</v>
+        <v>2859</v>
       </c>
       <c r="E55" s="7">
-        <v>28760</v>
+        <v>40470</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I55" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B56" s="5">
         <v>51</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="D56" s="5">
         <v>2714</v>
       </c>
       <c r="E56" s="7">
         <v>33019</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="5">
         <v>4</v>
       </c>
       <c r="I56" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B57" s="5">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D57" s="5">
-        <v>3099</v>
+        <v>2726</v>
       </c>
       <c r="E57" s="7">
-        <v>34723</v>
+        <v>40632</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="5">
         <v>3</v>
       </c>
       <c r="I57" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B58" s="5">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C58" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D58" s="5">
+        <v>3717</v>
+      </c>
+      <c r="E58" s="7">
+        <v>32575</v>
+      </c>
+      <c r="F58" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="D58" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I58" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B59" s="5">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D59" s="5">
-        <v>2859</v>
+        <v>2980</v>
       </c>
       <c r="E59" s="7">
-        <v>40470</v>
+        <v>33642</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I59" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D60" s="5">
-        <v>1289</v>
+        <v>3099</v>
       </c>
       <c r="E60" s="7">
-        <v>22584</v>
+        <v>34723</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I60" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D61" s="5">
-        <v>3285</v>
+        <v>3290</v>
       </c>
       <c r="E61" s="7">
-        <v>33989</v>
+        <v>31784</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I61" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D62" s="5">
-        <v>3247</v>
+        <v>1289</v>
       </c>
       <c r="E62" s="7">
-        <v>40838</v>
+        <v>22584</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I62" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D63" s="5">
-        <v>1878</v>
+        <v>3285</v>
       </c>
       <c r="E63" s="7">
-        <v>38393</v>
+        <v>33989</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="5">
         <v>2</v>
       </c>
       <c r="I63" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D64" s="5">
-        <v>289</v>
+        <v>3247</v>
       </c>
       <c r="E64" s="7">
-        <v>25537</v>
+        <v>40838</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I64" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B65" s="5">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D65" s="5">
-        <v>176</v>
+        <v>3370</v>
       </c>
       <c r="E65" s="7">
-        <v>26520</v>
+        <v>40208</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I65" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B66" s="5">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D66" s="5">
-        <v>3280</v>
+        <v>1557</v>
       </c>
       <c r="E66" s="7">
-        <v>29880</v>
+        <v>33633</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="5">
         <v>6</v>
       </c>
       <c r="I66" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B67" s="5">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D67" s="5">
-        <v>1557</v>
+        <v>1878</v>
       </c>
       <c r="E67" s="7">
-        <v>33633</v>
+        <v>38393</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I67" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B68" s="5">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D68" s="5">
-        <v>2996</v>
+        <v>3467</v>
       </c>
       <c r="E68" s="7">
-        <v>40139</v>
+        <v>31279</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I68" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B69" s="5">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D69" s="5">
-        <v>3713</v>
+        <v>2948</v>
       </c>
       <c r="E69" s="7">
-        <v>27936</v>
+        <v>25100</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I69" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D70" s="5">
-        <v>1191</v>
+        <v>3186</v>
       </c>
       <c r="E70" s="7">
-        <v>25067</v>
+        <v>33495</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I70" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B71" s="5">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D71" s="5">
-        <v>3468</v>
+        <v>289</v>
       </c>
       <c r="E71" s="7">
-        <v>33410</v>
+        <v>25537</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="5">
         <v>6</v>
       </c>
       <c r="I71" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B72" s="5">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D72" s="5">
-        <v>1453</v>
+        <v>176</v>
       </c>
       <c r="E72" s="7">
-        <v>29082</v>
+        <v>26520</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I72" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="5">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D73" s="5">
-        <v>1429</v>
+        <v>2996</v>
       </c>
       <c r="E73" s="7">
-        <v>30996</v>
+        <v>40139</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I73" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5">
         <v>67</v>
       </c>
       <c r="B74" s="5">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D74" s="5">
-        <v>3875</v>
+        <v>3713</v>
       </c>
       <c r="E74" s="7">
-        <v>32663</v>
+        <v>27936</v>
       </c>
       <c r="F74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="5">
         <v>2</v>
       </c>
       <c r="I74" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5">
         <v>67</v>
       </c>
       <c r="B75" s="5">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D75" s="5">
-        <v>3244</v>
+        <v>2981</v>
       </c>
       <c r="E75" s="7">
-        <v>40789</v>
+        <v>34150</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I75" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B76" s="5">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D76" s="5">
-        <v>2851</v>
+        <v>3478</v>
       </c>
       <c r="E76" s="7">
-        <v>39539</v>
+        <v>27937</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I76" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B77" s="5">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D77" s="5">
-        <v>3102</v>
+        <v>3014</v>
       </c>
       <c r="E77" s="7">
-        <v>27768</v>
+        <v>29836</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I77" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B78" s="5">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D78" s="5">
-        <v>3486</v>
+        <v>1191</v>
       </c>
       <c r="E78" s="7">
-        <v>40748</v>
+        <v>25067</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="5">
         <v>2</v>
       </c>
       <c r="I78" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B79" s="5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D79" s="5">
-        <v>3746</v>
+        <v>3468</v>
       </c>
       <c r="E79" s="7">
-        <v>30568</v>
+        <v>33410</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>95</v>
+        <v>27</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I79" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B80" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D80" s="5">
-        <v>1310</v>
+        <v>3280</v>
       </c>
       <c r="E80" s="7">
-        <v>38793</v>
+        <v>29880</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I80" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5">
         <v>74</v>
       </c>
       <c r="B81" s="5">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D81" s="5">
-        <v>2898</v>
+        <v>1429</v>
       </c>
       <c r="E81" s="7">
-        <v>39680</v>
+        <v>30996</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="5">
         <v>1</v>
       </c>
       <c r="I81" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5">
         <v>75</v>
       </c>
       <c r="B82" s="5">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D82" s="5">
-        <v>3870</v>
+        <v>3875</v>
       </c>
       <c r="E82" s="7">
-        <v>32679</v>
+        <v>32663</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="5">
         <v>2</v>
       </c>
       <c r="I82" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5">
         <v>75</v>
       </c>
       <c r="B83" s="5">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D83" s="5">
-        <v>3764</v>
+        <v>3244</v>
       </c>
       <c r="E83" s="7">
-        <v>35459</v>
+        <v>40789</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="5">
         <v>2</v>
       </c>
       <c r="I83" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D84" s="5">
-        <v>3745</v>
+        <v>3102</v>
       </c>
       <c r="E84" s="7">
-        <v>34591</v>
+        <v>27768</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I84" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B85" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D85" s="5">
-        <v>2966</v>
+        <v>3486</v>
       </c>
       <c r="E85" s="7">
-        <v>40593</v>
+        <v>40748</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I85" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B86" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D86" s="5">
-        <v>3052</v>
+        <v>3900</v>
       </c>
       <c r="E86" s="7">
-        <v>30430</v>
+        <v>28622</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="5">
         <v>1</v>
       </c>
       <c r="I86" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5">
         <v>80</v>
       </c>
       <c r="B87" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D87" s="5">
-        <v>2978</v>
+        <v>3719</v>
       </c>
       <c r="E87" s="7">
-        <v>38535</v>
+        <v>33252</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I87" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5">
         <v>80</v>
       </c>
       <c r="B88" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D88" s="5">
-        <v>2799</v>
+        <v>3746</v>
       </c>
       <c r="E88" s="7">
-        <v>31221</v>
+        <v>30568</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I88" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5">
         <v>80</v>
       </c>
       <c r="B89" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D89" s="5">
-        <v>3874</v>
+        <v>3720</v>
       </c>
       <c r="E89" s="7">
-        <v>31859</v>
+        <v>33529</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I89" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5">
         <v>80</v>
       </c>
       <c r="B90" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D90" s="5">
-        <v>3219</v>
+        <v>1310</v>
       </c>
       <c r="E90" s="7">
-        <v>40418</v>
+        <v>38793</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H90" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I90" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5">
+        <v>80</v>
+      </c>
+      <c r="B91" s="5">
+        <v>9</v>
+      </c>
+      <c r="C91" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D91" s="5">
+        <v>3722</v>
+      </c>
+      <c r="E91" s="7">
+        <v>32212</v>
+      </c>
+      <c r="F91" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H91" s="5">
+        <v>3</v>
+      </c>
+      <c r="I91" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9">
+      <c r="A92" s="5">
+        <v>85</v>
+      </c>
+      <c r="B92" s="5">
+        <v>8</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="D92" s="5">
+        <v>2898</v>
+      </c>
+      <c r="E92" s="7">
+        <v>39680</v>
+      </c>
+      <c r="F92" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H92" s="5">
+        <v>1</v>
+      </c>
+      <c r="I92" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9">
+      <c r="A93" s="5">
+        <v>85</v>
+      </c>
+      <c r="B93" s="5">
+        <v>8</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D93" s="5">
+        <v>2969</v>
+      </c>
+      <c r="E93" s="7">
+        <v>40669</v>
+      </c>
+      <c r="F93" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H93" s="5">
+        <v>1</v>
+      </c>
+      <c r="I93" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9">
+      <c r="A94" s="5">
+        <v>85</v>
+      </c>
+      <c r="B94" s="5">
+        <v>8</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D94" s="5">
+        <v>3488</v>
+      </c>
+      <c r="E94" s="7">
+        <v>30683</v>
+      </c>
+      <c r="F94" s="6" t="s">
         <v>84</v>
       </c>
-      <c r="B91" s="5">
+      <c r="G94" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H94" s="5">
+        <v>3</v>
+      </c>
+      <c r="I94" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9">
+      <c r="A95" s="5">
+        <v>88</v>
+      </c>
+      <c r="B95" s="5">
+        <v>7</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D95" s="5">
+        <v>3899</v>
+      </c>
+      <c r="E95" s="7">
+        <v>30887</v>
+      </c>
+      <c r="F95" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H95" s="5">
+        <v>1</v>
+      </c>
+      <c r="I95" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9">
+      <c r="A96" s="5">
+        <v>88</v>
+      </c>
+      <c r="B96" s="5">
+        <v>7</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="D96" s="5">
+        <v>3870</v>
+      </c>
+      <c r="E96" s="7">
+        <v>32679</v>
+      </c>
+      <c r="F96" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" s="5">
+        <v>2</v>
+      </c>
+      <c r="I96" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9">
+      <c r="A97" s="5">
+        <v>88</v>
+      </c>
+      <c r="B97" s="5">
+        <v>7</v>
+      </c>
+      <c r="C97" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D97" s="5">
+        <v>3764</v>
+      </c>
+      <c r="E97" s="7">
+        <v>35459</v>
+      </c>
+      <c r="F97" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H97" s="5">
+        <v>2</v>
+      </c>
+      <c r="I97" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9">
+      <c r="A98" s="5">
+        <v>91</v>
+      </c>
+      <c r="B98" s="5">
+        <v>6</v>
+      </c>
+      <c r="C98" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="D98" s="5">
+        <v>3745</v>
+      </c>
+      <c r="E98" s="7">
+        <v>34591</v>
+      </c>
+      <c r="F98" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H98" s="5">
+        <v>3</v>
+      </c>
+      <c r="I98" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9">
+      <c r="A99" s="5">
+        <v>92</v>
+      </c>
+      <c r="B99" s="5">
+        <v>5</v>
+      </c>
+      <c r="C99" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D99" s="5">
+        <v>3901</v>
+      </c>
+      <c r="E99" s="7">
+        <v>29426</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H99" s="5">
+        <v>1</v>
+      </c>
+      <c r="I99" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9">
+      <c r="A100" s="5">
+        <v>92</v>
+      </c>
+      <c r="B100" s="5">
+        <v>5</v>
+      </c>
+      <c r="C100" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D100" s="5">
+        <v>2851</v>
+      </c>
+      <c r="E100" s="7">
+        <v>39539</v>
+      </c>
+      <c r="F100" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H100" s="5">
+        <v>1</v>
+      </c>
+      <c r="I100" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9">
+      <c r="A101" s="5">
+        <v>92</v>
+      </c>
+      <c r="B101" s="5">
+        <v>5</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D101" s="5">
+        <v>2966</v>
+      </c>
+      <c r="E101" s="7">
+        <v>40593</v>
+      </c>
+      <c r="F101" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H101" s="5">
+        <v>1</v>
+      </c>
+      <c r="I101" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9">
+      <c r="A102" s="5">
+        <v>92</v>
+      </c>
+      <c r="B102" s="5">
+        <v>5</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D102" s="5">
+        <v>3052</v>
+      </c>
+      <c r="E102" s="7">
+        <v>30430</v>
+      </c>
+      <c r="F102" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H102" s="5">
+        <v>1</v>
+      </c>
+      <c r="I102" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9">
+      <c r="A103" s="5">
+        <v>92</v>
+      </c>
+      <c r="B103" s="5">
+        <v>5</v>
+      </c>
+      <c r="C103" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D103" s="5">
+        <v>3903</v>
+      </c>
+      <c r="E103" s="7">
+        <v>35320</v>
+      </c>
+      <c r="F103" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H103" s="5">
+        <v>1</v>
+      </c>
+      <c r="I103" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9">
+      <c r="A104" s="5">
+        <v>97</v>
+      </c>
+      <c r="B104" s="5">
+        <v>4</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D104" s="5">
+        <v>3723</v>
+      </c>
+      <c r="E104" s="7">
+        <v>33499</v>
+      </c>
+      <c r="F104" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H104" s="5">
+        <v>2</v>
+      </c>
+      <c r="I104" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9">
+      <c r="A105" s="5">
+        <v>98</v>
+      </c>
+      <c r="B105" s="5">
+        <v>2</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D105" s="5">
+        <v>2978</v>
+      </c>
+      <c r="E105" s="7">
+        <v>38535</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H105" s="5">
+        <v>1</v>
+      </c>
+      <c r="I105" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9">
+      <c r="A106" s="5">
+        <v>98</v>
+      </c>
+      <c r="B106" s="5">
+        <v>2</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D106" s="5">
+        <v>3874</v>
+      </c>
+      <c r="E106" s="7">
+        <v>31859</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H106" s="5">
+        <v>1</v>
+      </c>
+      <c r="I106" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9">
+      <c r="A107" s="5">
+        <v>98</v>
+      </c>
+      <c r="B107" s="5">
+        <v>2</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D107" s="5">
+        <v>1453</v>
+      </c>
+      <c r="E107" s="7">
+        <v>29082</v>
+      </c>
+      <c r="F107" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H107" s="5">
+        <v>1</v>
+      </c>
+      <c r="I107" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9">
+      <c r="A108" s="5">
+        <v>98</v>
+      </c>
+      <c r="B108" s="5">
+        <v>2</v>
+      </c>
+      <c r="C108" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="D108" s="5">
+        <v>3219</v>
+      </c>
+      <c r="E108" s="7">
+        <v>40418</v>
+      </c>
+      <c r="F108" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H108" s="5">
+        <v>1</v>
+      </c>
+      <c r="I108" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9">
+      <c r="A109" s="5">
+        <v>102</v>
+      </c>
+      <c r="B109" s="5">
         <v>0</v>
       </c>
-      <c r="C91" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H91" s="5">
+      <c r="C109" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D109" s="5">
+        <v>3892</v>
+      </c>
+      <c r="E109" s="7">
+        <v>30586</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H109" s="5">
         <v>0</v>
       </c>
-      <c r="I91" s="5">
+      <c r="I109" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>