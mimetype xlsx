--- v1 (2026-06-16)
+++ v2 (2026-07-31)
@@ -10,434 +10,476 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="142">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.06.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.07.2026</t>
   </si>
   <si>
     <t>Мужчины. Парный разряд</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
   <si>
     <t>Сыграно</t>
   </si>
   <si>
     <t>Учтено</t>
   </si>
   <si>
     <t>Павлов Дмитрий Андреевич</t>
   </si>
   <si>
     <t>Тольятти</t>
   </si>
   <si>
     <t>Оплачено</t>
   </si>
   <si>
     <t>Осокин Никита Валерьевич</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
+    <t>Бурмакин Никита Геннадьевич</t>
+  </si>
+  <si>
     <t>Филаткин Лев Игоревич</t>
   </si>
   <si>
     <t>Москва</t>
   </si>
   <si>
     <t>Макаров Михаил Кириллович</t>
   </si>
   <si>
+    <t>Развозов Савва Сергеевич</t>
+  </si>
+  <si>
     <t>Кукушин Илья Максимович</t>
   </si>
   <si>
-    <t>Развозов Савва Сергеевич</t>
+    <t>Фартуков Кирилл Петрович</t>
+  </si>
+  <si>
+    <t>Саратов</t>
   </si>
   <si>
     <t>Тарасов Арсений Вадимович</t>
   </si>
   <si>
-    <t>Фартуков Кирилл Петрович</t>
-[...2 lines deleted...]
-    <t>Саратов</t>
+    <t>Покидин Даниил Иванович</t>
   </si>
   <si>
     <t>Гурьев Николай Вячеславович</t>
   </si>
   <si>
     <t>Самара</t>
   </si>
   <si>
-    <t>Покидин Даниил Иванович</t>
-[...1 lines deleted...]
-  <si>
     <t>Яковлев Георгий Викторович</t>
   </si>
   <si>
+    <t>Ионин Максим Викторович</t>
+  </si>
+  <si>
+    <t>Иванов Дмитрий Алексеевич</t>
+  </si>
+  <si>
+    <t>Рыбинск</t>
+  </si>
+  <si>
     <t>Севостьянов Роман Андреевич</t>
   </si>
   <si>
-    <t>Иванов Дмитрий Алексеевич</t>
-[...5 lines deleted...]
-    <t>Ионин Максим Викторович</t>
+    <t>Казаковцев Алексей Сергеевич</t>
+  </si>
+  <si>
+    <t>Ходжаев Александр Давидович</t>
   </si>
   <si>
     <t>Крутиков Данила Дмитриевич</t>
   </si>
   <si>
-    <t>Ходжаев Александр Давидович</t>
-[...4 lines deleted...]
-  <si>
     <t>Мартынов Тимофей Павлович</t>
   </si>
   <si>
     <t>Изотов Федор Алексеевич</t>
   </si>
   <si>
     <t>Ярославль</t>
   </si>
   <si>
+    <t>Колайдо Николай Владимирович</t>
+  </si>
+  <si>
     <t>Парамонычев Артем Сергеевич</t>
   </si>
   <si>
-    <t>Колайдо Николай Владимирович</t>
+    <t>Москвовская область</t>
+  </si>
+  <si>
+    <t>Петров Вячеслав Михайлович</t>
   </si>
   <si>
     <t>Абросимов Михаил Борисович</t>
   </si>
   <si>
-    <t>Петров Вячеслав Михайлович</t>
+    <t>Сухарев Максим Алексеевич</t>
+  </si>
+  <si>
+    <t>Семынин Игорь Алексеевич</t>
+  </si>
+  <si>
+    <t>Данилов Глеб Александрович</t>
+  </si>
+  <si>
+    <t>Шибалов Станислав Алексеевич</t>
   </si>
   <si>
     <t>Чоп Тимур Артемович</t>
   </si>
   <si>
-    <t>Данилов Глеб Александрович</t>
-[...7 lines deleted...]
-  <si>
     <t>Гайлюс Максим Викторович</t>
   </si>
   <si>
-    <t>Семынин Игорь Алексеевич</t>
+    <t>Шулятьев Тимур Игоревич</t>
+  </si>
+  <si>
+    <t>Степанов Илья Иванович</t>
+  </si>
+  <si>
+    <t>Иванов Петр Дмитриевич</t>
+  </si>
+  <si>
+    <t>Сизов Олег Никитич</t>
   </si>
   <si>
     <t>Чернов Матвей Максимович</t>
   </si>
   <si>
-    <t>Степанов Илья Иванович</t>
+    <t>Тарасов Михаил Дмитриевич</t>
+  </si>
+  <si>
+    <t>Гусев Илья Игоревич</t>
   </si>
   <si>
     <t>Троценко Денис Дмитриевич</t>
   </si>
   <si>
-    <t>Иванов Петр Дмитриевич</t>
-[...2 lines deleted...]
-    <t>Шулятьев Тимур Игоревич</t>
+    <t>Покидин Иван Анатольевич</t>
+  </si>
+  <si>
+    <t>Углич</t>
+  </si>
+  <si>
+    <t>Каримов Адель Маратович</t>
+  </si>
+  <si>
+    <t>Энгельс</t>
+  </si>
+  <si>
+    <t>Степаненко Роман Олегович</t>
+  </si>
+  <si>
+    <t>Иванов Владислав Олегович</t>
+  </si>
+  <si>
+    <t>Кириленко Марк Павлович</t>
+  </si>
+  <si>
+    <t>Воробьев Семен Денисович</t>
+  </si>
+  <si>
+    <t>Щукин Сергей Сергеевич</t>
   </si>
   <si>
     <t>Петров Михаил Геннадьевич</t>
   </si>
   <si>
-    <t>Степаненко Роман Олегович</t>
-[...14 lines deleted...]
-    <t>Воробьев Семен Денисович</t>
+    <t>Китев Богдан Олегович</t>
+  </si>
+  <si>
+    <t>Кулаков Борис Андреевич</t>
+  </si>
+  <si>
+    <t>Савинов Александр Александрович</t>
+  </si>
+  <si>
+    <t>Попека Георгий Романович</t>
+  </si>
+  <si>
+    <t>Сергеев Михаил Александрович</t>
+  </si>
+  <si>
+    <t>Толстых Максим Владимирович</t>
+  </si>
+  <si>
+    <t>Корнеенко Артем Павлович</t>
+  </si>
+  <si>
+    <t>Вахтеров Александр Сергеевич</t>
+  </si>
+  <si>
+    <t>Видное</t>
+  </si>
+  <si>
+    <t>Верчик Павел Павлович</t>
+  </si>
+  <si>
+    <t>Обгольц Вадим Олегович</t>
+  </si>
+  <si>
+    <t>Корюков Григорий Олегович</t>
+  </si>
+  <si>
+    <t>Герасимов Александр Николаевич</t>
+  </si>
+  <si>
+    <t>Куликов Денис Юрьевич</t>
+  </si>
+  <si>
+    <t>Кучмистов Евгений Викторович</t>
+  </si>
+  <si>
+    <t>Ример Герман Евгеньевич</t>
   </si>
   <si>
     <t>Белоусов Марк Родионович</t>
   </si>
   <si>
-    <t>Тарасов Михаил Дмитриевич</t>
-[...2 lines deleted...]
-    <t>Китев Богдан Олегович</t>
+    <t>Сидорович Артем Вячеславович</t>
+  </si>
+  <si>
+    <t>Ворошин Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Иваново</t>
+  </si>
+  <si>
+    <t>Тысячнов Евгений Михайлович</t>
+  </si>
+  <si>
+    <t>Клименко Игорь Михайлович</t>
+  </si>
+  <si>
+    <t>Маланичев Михаил Юрьевич</t>
+  </si>
+  <si>
+    <t>Романов Владислав Владимирович</t>
+  </si>
+  <si>
+    <t>Стародубов Михаил Игоревич</t>
+  </si>
+  <si>
+    <t>Стрыгин Николай Николаевич</t>
   </si>
   <si>
     <t>Романов Илья Владиславович</t>
   </si>
   <si>
-    <t>Прохоров Сергей Анатольевич</t>
-[...40 lines deleted...]
-  <si>
     <t>Рябков Савва Дмитриевич</t>
   </si>
   <si>
-    <t>Сидорович Артем Вячеславович</t>
-[...8 lines deleted...]
-    <t>Иваново</t>
+    <t>Васильчук Сергей Владимирович</t>
+  </si>
+  <si>
+    <t>Крашенинников Дмитрий Вадимович</t>
+  </si>
+  <si>
+    <t>Владимир</t>
+  </si>
+  <si>
+    <t>Храбров Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Грузманов Константин Васильевич</t>
   </si>
   <si>
     <t>Лебедев Глеб Олегович</t>
   </si>
   <si>
-    <t>Владимир</t>
-[...28 lines deleted...]
-  <si>
     <t>Ступников Егор Вячеславович</t>
   </si>
   <si>
+    <t>Варьгин Александр Вадимович</t>
+  </si>
+  <si>
+    <t>Дзержинск</t>
+  </si>
+  <si>
+    <t>Кондратенко Дмитрий Андреевич</t>
+  </si>
+  <si>
     <t>Волков Денис Васильевич</t>
   </si>
   <si>
-    <t>Кондратенко Дмитрий Андреевич</t>
-[...1 lines deleted...]
-  <si>
     <t>Житник Кирилл Владимирович</t>
   </si>
   <si>
-    <t>Иванов Владислав Олегович</t>
+    <t>Мошков Александр Юрьевич</t>
+  </si>
+  <si>
+    <t>Нижний Новгород</t>
+  </si>
+  <si>
+    <t>Кустов Давыд Дмитриевич</t>
+  </si>
+  <si>
+    <t>Гусельцев Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Подсонный Никита Антонович</t>
+  </si>
+  <si>
+    <t>Антонычев Роман Олегович</t>
+  </si>
+  <si>
+    <t>Балакин Александр Игоревич</t>
+  </si>
+  <si>
+    <t>Богатов Дмитрий Николаевич</t>
+  </si>
+  <si>
+    <t>Тюмень</t>
+  </si>
+  <si>
+    <t>Гаврилов Роман Сергеевич</t>
   </si>
   <si>
     <t>Колайдо Владимир Викторович</t>
   </si>
   <si>
-    <t>Подсонный Никита Антонович</t>
-[...14 lines deleted...]
-    <t>Гаврилов Роман Сергеевич</t>
+    <t>Сидоренко Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Богдашевский Всеволод Дмитриевич</t>
+  </si>
+  <si>
+    <t>Щетников Николай Владимирович</t>
+  </si>
+  <si>
+    <t>Иванов Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Маслов Максим Павлович</t>
+  </si>
+  <si>
+    <t>Афанасьев Игорь Сергеевич</t>
+  </si>
+  <si>
+    <t>Зайцев Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Прохода Андрей Юрьевич</t>
   </si>
   <si>
     <t>Забанов Захар Денисович</t>
   </si>
   <si>
-    <t>Сидоренко Андрей Валерьевич</t>
-[...25 lines deleted...]
-  <si>
     <t>Иньшин Егор Алексеевич</t>
   </si>
   <si>
-    <t>Кустов Давыд Дмитриевич</t>
-[...4 lines deleted...]
-  <si>
     <t>Семинихин Дмитрий Юрьевич</t>
   </si>
   <si>
     <t>Ядыкин Роман Михайлович</t>
   </si>
   <si>
     <t>Бессонов Арсений Владимирович</t>
   </si>
   <si>
     <t>Мигачев Алексей Викторович</t>
   </si>
   <si>
     <t>Рыбаков Алексей Юрьевич</t>
   </si>
   <si>
     <t>Червяков Максим Михайлович</t>
   </si>
   <si>
+    <t>Кудрин Мирон Олегович</t>
+  </si>
+  <si>
+    <t>Немцов Радомир Алексеевич</t>
+  </si>
+  <si>
+    <t>Сочи</t>
+  </si>
+  <si>
     <t>Подлеснов Олег Александрович</t>
+  </si>
+  <si>
+    <t>Шаридода Максим Дмитриевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -805,51 +847,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I109"/>
+  <dimension ref="A1:I118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -898,3000 +940,3261 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
-        <v>2030</v>
+        <v>2302</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
         <v>1762</v>
       </c>
       <c r="E8" s="7">
         <v>38324</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
-        <v>2013</v>
+        <v>1958</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>2809</v>
       </c>
       <c r="E9" s="7">
         <v>39129</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I9" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>1561</v>
+        <v>1912</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
-        <v>1884</v>
+        <v>33</v>
       </c>
       <c r="E10" s="7">
-        <v>39041</v>
+        <v>32597</v>
       </c>
       <c r="F10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="5">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>1435</v>
+        <v>1643</v>
       </c>
       <c r="C11" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1884</v>
+      </c>
+      <c r="E11" s="7">
+        <v>39041</v>
+      </c>
+      <c r="F11" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="D11" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
-        <v>1320</v>
+        <v>1595</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5">
-        <v>2845</v>
+        <v>2909</v>
       </c>
       <c r="E12" s="7">
-        <v>39741</v>
+        <v>39909</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5">
-        <v>1289</v>
+        <v>1469</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
         <v>2048</v>
       </c>
       <c r="E13" s="7">
         <v>37630</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>1202</v>
+        <v>1320</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5">
-        <v>2846</v>
+        <v>2845</v>
       </c>
       <c r="E14" s="7">
-        <v>39647</v>
+        <v>39741</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>1176</v>
+        <v>1231</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5">
         <v>1287</v>
       </c>
       <c r="E15" s="7">
         <v>35748</v>
       </c>
       <c r="F15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I15" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>1136</v>
+        <v>1187</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5">
-        <v>161</v>
+        <v>2846</v>
       </c>
       <c r="E16" s="7">
-        <v>34313</v>
+        <v>39647</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
         <v>9</v>
       </c>
       <c r="I16" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>1071</v>
+        <v>1154</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D17" s="5">
         <v>1211</v>
       </c>
       <c r="E17" s="7">
         <v>38556</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>693</v>
+        <v>976</v>
       </c>
       <c r="C18" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="5">
+        <v>161</v>
+      </c>
+      <c r="E18" s="7">
+        <v>34313</v>
+      </c>
+      <c r="F18" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I18" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
-        <v>688</v>
+        <v>658</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5">
-        <v>1901</v>
+        <v>876</v>
       </c>
       <c r="E19" s="7">
-        <v>31588</v>
+        <v>35710</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I19" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5">
-        <v>1603</v>
+        <v>1917</v>
       </c>
       <c r="E20" s="7">
-        <v>37527</v>
+        <v>36307</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="I20" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
-        <v>480</v>
+        <v>601</v>
       </c>
       <c r="C21" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" s="5">
+        <v>1603</v>
+      </c>
+      <c r="E21" s="7">
+        <v>37527</v>
+      </c>
+      <c r="F21" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="D21" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I21" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5">
-        <v>431</v>
+        <v>598</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="5">
-        <v>2899</v>
+        <v>1901</v>
       </c>
       <c r="E22" s="7">
-        <v>39731</v>
+        <v>31588</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I22" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="5">
-        <v>1876</v>
+        <v>2880</v>
       </c>
       <c r="E23" s="7">
-        <v>39976</v>
+        <v>39231</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="5">
         <v>9</v>
       </c>
       <c r="I23" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5">
-        <v>408</v>
+        <v>419</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5">
-        <v>2880</v>
+        <v>1876</v>
       </c>
       <c r="E24" s="7">
-        <v>39231</v>
+        <v>39976</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="5">
         <v>10</v>
       </c>
       <c r="I24" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5">
-        <v>381</v>
+        <v>411</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="5">
-        <v>2678</v>
+        <v>2899</v>
       </c>
       <c r="E25" s="7">
-        <v>40570</v>
+        <v>39731</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I25" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B26" s="5">
-        <v>361</v>
+        <v>411</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="5">
-        <v>2538</v>
+        <v>2678</v>
       </c>
       <c r="E26" s="7">
-        <v>39709</v>
+        <v>40570</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="5">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="I26" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5">
-        <v>344</v>
+        <v>399</v>
       </c>
       <c r="C27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="5">
+        <v>2538</v>
+      </c>
+      <c r="E27" s="7">
+        <v>39709</v>
+      </c>
+      <c r="F27" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="D27" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I27" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5">
-        <v>303</v>
+        <v>361</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D28" s="5">
         <v>3022</v>
       </c>
       <c r="E28" s="7">
         <v>40464</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="5">
         <v>14</v>
       </c>
       <c r="I28" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5">
-        <v>281</v>
+        <v>344</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="5">
-        <v>3459</v>
+        <v>792</v>
       </c>
       <c r="E29" s="7">
-        <v>28088</v>
+        <v>30424</v>
       </c>
       <c r="F29" s="6" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="I29" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5">
-        <v>239</v>
+        <v>266</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D30" s="5">
         <v>3490</v>
       </c>
       <c r="E30" s="7">
         <v>40464</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="5">
         <v>9</v>
       </c>
       <c r="I30" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5">
-        <v>213</v>
+        <v>254</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D31" s="5">
-        <v>3500</v>
+        <v>3459</v>
       </c>
       <c r="E31" s="7">
-        <v>40031</v>
+        <v>28088</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I31" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5">
-        <v>189</v>
+        <v>232</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D32" s="5">
-        <v>3320</v>
+        <v>2733</v>
       </c>
       <c r="E32" s="7">
-        <v>40293</v>
+        <v>39847</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="I32" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D33" s="5">
-        <v>3499</v>
+        <v>3287</v>
       </c>
       <c r="E33" s="7">
-        <v>39645</v>
+        <v>39515</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I33" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D34" s="5">
-        <v>2733</v>
+        <v>3320</v>
       </c>
       <c r="E34" s="7">
-        <v>39847</v>
+        <v>40293</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I34" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5">
-        <v>160</v>
+        <v>205</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D35" s="5">
-        <v>2967</v>
+        <v>3499</v>
       </c>
       <c r="E35" s="7">
-        <v>40416</v>
+        <v>39645</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I35" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5">
-        <v>156</v>
+        <v>199</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D36" s="5">
-        <v>3287</v>
+        <v>3500</v>
       </c>
       <c r="E36" s="7">
-        <v>39515</v>
+        <v>40031</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="I36" s="5">
-        <v>4</v>
+        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D37" s="5">
-        <v>3188</v>
+        <v>2967</v>
       </c>
       <c r="E37" s="7">
-        <v>40483</v>
+        <v>40416</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="I37" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
-        <v>150</v>
+        <v>184</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D38" s="5">
-        <v>2848</v>
+        <v>2971</v>
       </c>
       <c r="E38" s="7">
-        <v>39845</v>
+        <v>39476</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I38" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D39" s="5">
-        <v>3098</v>
+        <v>2848</v>
       </c>
       <c r="E39" s="7">
-        <v>29540</v>
+        <v>39845</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I39" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
         <v>131</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D40" s="5">
         <v>3104</v>
       </c>
       <c r="E40" s="7">
         <v>40207</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
         <v>8</v>
       </c>
       <c r="I40" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D41" s="5">
-        <v>2971</v>
+        <v>1871</v>
       </c>
       <c r="E41" s="7">
-        <v>39476</v>
+        <v>38989</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="I41" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D42" s="5">
-        <v>3583</v>
+        <v>3188</v>
       </c>
       <c r="E42" s="7">
-        <v>29241</v>
+        <v>40483</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I42" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D43" s="5">
-        <v>2979</v>
+        <v>2820</v>
       </c>
       <c r="E43" s="7">
-        <v>29740</v>
+        <v>40787</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I43" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D44" s="5">
         <v>2730</v>
       </c>
       <c r="E44" s="7">
         <v>40498</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I44" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D45" s="5">
-        <v>3211</v>
+        <v>3098</v>
       </c>
       <c r="E45" s="7">
-        <v>40056</v>
+        <v>29540</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>59</v>
+        <v>17</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I45" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D46" s="5">
-        <v>1871</v>
+        <v>61</v>
       </c>
       <c r="E46" s="7">
-        <v>38989</v>
+        <v>29734</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
         <v>3</v>
       </c>
       <c r="I46" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D47" s="5">
-        <v>3202</v>
+        <v>3211</v>
       </c>
       <c r="E47" s="7">
-        <v>40453</v>
+        <v>40056</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I47" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B48" s="5">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D48" s="5">
-        <v>3533</v>
+        <v>2979</v>
       </c>
       <c r="E48" s="7">
-        <v>40632</v>
+        <v>29740</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I48" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5">
+        <v>78</v>
+      </c>
+      <c r="C49" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="C49" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="5">
-        <v>2820</v>
+        <v>3244</v>
       </c>
       <c r="E49" s="7">
-        <v>40787</v>
+        <v>40789</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I49" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5">
         <v>43</v>
       </c>
       <c r="B50" s="5">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D50" s="5">
-        <v>2734</v>
+        <v>2969</v>
       </c>
       <c r="E50" s="7">
-        <v>40011</v>
+        <v>40669</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="I50" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D51" s="5">
-        <v>3578</v>
+        <v>3202</v>
       </c>
       <c r="E51" s="7">
-        <v>40546</v>
+        <v>40453</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I51" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D52" s="5">
-        <v>1836</v>
+        <v>2956</v>
       </c>
       <c r="E52" s="7">
-        <v>22537</v>
+        <v>30746</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I52" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D53" s="5">
-        <v>450</v>
+        <v>3583</v>
       </c>
       <c r="E53" s="7">
-        <v>29633</v>
+        <v>29241</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I53" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D54" s="5">
-        <v>3034</v>
+        <v>2734</v>
       </c>
       <c r="E54" s="7">
-        <v>28760</v>
+        <v>40011</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I54" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B55" s="5">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D55" s="5">
-        <v>2859</v>
+        <v>3034</v>
       </c>
       <c r="E55" s="7">
-        <v>40470</v>
+        <v>28760</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I55" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B56" s="5">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D56" s="5">
         <v>2714</v>
       </c>
       <c r="E56" s="7">
         <v>33019</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I56" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B57" s="5">
         <v>51</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D57" s="5">
-        <v>2726</v>
+        <v>2859</v>
       </c>
       <c r="E57" s="7">
-        <v>40632</v>
+        <v>40470</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I57" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5">
+        <v>50</v>
+      </c>
+      <c r="B58" s="5">
         <v>51</v>
       </c>
-      <c r="B58" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D58" s="5">
-        <v>3717</v>
+        <v>2726</v>
       </c>
       <c r="E58" s="7">
-        <v>32575</v>
+        <v>40632</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I58" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5">
+        <v>50</v>
+      </c>
+      <c r="B59" s="5">
         <v>51</v>
       </c>
-      <c r="B59" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D59" s="5">
-        <v>2980</v>
+        <v>3290</v>
       </c>
       <c r="E59" s="7">
-        <v>33642</v>
+        <v>31784</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I59" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D60" s="5">
-        <v>3099</v>
+        <v>450</v>
       </c>
       <c r="E60" s="7">
-        <v>34723</v>
+        <v>29633</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I60" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D61" s="5">
-        <v>3290</v>
+        <v>3717</v>
       </c>
       <c r="E61" s="7">
-        <v>31784</v>
+        <v>32575</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I61" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D62" s="5">
-        <v>1289</v>
+        <v>3099</v>
       </c>
       <c r="E62" s="7">
-        <v>22584</v>
+        <v>34723</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I62" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D63" s="5">
-        <v>3285</v>
+        <v>2980</v>
       </c>
       <c r="E63" s="7">
-        <v>33989</v>
+        <v>33642</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="I63" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D64" s="5">
-        <v>3247</v>
+        <v>3195</v>
       </c>
       <c r="E64" s="7">
-        <v>40838</v>
+        <v>41023</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I64" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D65" s="5">
-        <v>3370</v>
+        <v>1289</v>
       </c>
       <c r="E65" s="7">
-        <v>40208</v>
+        <v>22584</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="I65" s="5">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5">
         <v>58</v>
       </c>
       <c r="B66" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D66" s="5">
-        <v>1557</v>
+        <v>3285</v>
       </c>
       <c r="E66" s="7">
-        <v>33633</v>
+        <v>33989</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I66" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B67" s="5">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D67" s="5">
         <v>1878</v>
       </c>
       <c r="E67" s="7">
         <v>38393</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I67" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B68" s="5">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D68" s="5">
-        <v>3467</v>
+        <v>3247</v>
       </c>
       <c r="E68" s="7">
-        <v>31279</v>
+        <v>40838</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>84</v>
+        <v>14</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I68" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B69" s="5">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D69" s="5">
-        <v>2948</v>
+        <v>3533</v>
       </c>
       <c r="E69" s="7">
-        <v>25100</v>
+        <v>40632</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>86</v>
+        <v>17</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I69" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D70" s="5">
-        <v>3186</v>
+        <v>1557</v>
       </c>
       <c r="E70" s="7">
-        <v>33495</v>
+        <v>33633</v>
       </c>
       <c r="F70" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I70" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D71" s="5">
-        <v>289</v>
+        <v>3467</v>
       </c>
       <c r="E71" s="7">
-        <v>25537</v>
+        <v>31279</v>
       </c>
       <c r="F71" s="6" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I71" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5">
         <v>64</v>
       </c>
       <c r="B72" s="5">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D72" s="5">
-        <v>176</v>
+        <v>3186</v>
       </c>
       <c r="E72" s="7">
-        <v>26520</v>
+        <v>33495</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I72" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5">
         <v>66</v>
       </c>
       <c r="B73" s="5">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D73" s="5">
-        <v>2996</v>
+        <v>289</v>
       </c>
       <c r="E73" s="7">
-        <v>40139</v>
+        <v>25537</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I73" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B74" s="5">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D74" s="5">
-        <v>3713</v>
+        <v>176</v>
       </c>
       <c r="E74" s="7">
-        <v>27936</v>
+        <v>26520</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I74" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B75" s="5">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D75" s="5">
-        <v>2981</v>
+        <v>3713</v>
       </c>
       <c r="E75" s="7">
-        <v>34150</v>
+        <v>27936</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="5">
         <v>3</v>
       </c>
       <c r="I75" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5">
         <v>69</v>
       </c>
       <c r="B76" s="5">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D76" s="5">
-        <v>3478</v>
+        <v>2981</v>
       </c>
       <c r="E76" s="7">
-        <v>27937</v>
+        <v>34150</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I76" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5">
         <v>69</v>
       </c>
       <c r="B77" s="5">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D77" s="5">
-        <v>3014</v>
+        <v>2996</v>
       </c>
       <c r="E77" s="7">
-        <v>29836</v>
+        <v>40139</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I77" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="5">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D78" s="5">
-        <v>1191</v>
+        <v>3578</v>
       </c>
       <c r="E78" s="7">
-        <v>25067</v>
+        <v>40546</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="5">
         <v>2</v>
       </c>
       <c r="I78" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5">
         <v>71</v>
       </c>
       <c r="B79" s="5">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D79" s="5">
-        <v>3468</v>
+        <v>3370</v>
       </c>
       <c r="E79" s="7">
-        <v>33410</v>
+        <v>40208</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I79" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="5">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D80" s="5">
-        <v>3280</v>
+        <v>3478</v>
       </c>
       <c r="E80" s="7">
-        <v>29880</v>
+        <v>27937</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>27</v>
+        <v>89</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="5">
         <v>5</v>
       </c>
       <c r="I80" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B81" s="5">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D81" s="5">
-        <v>1429</v>
+        <v>2943</v>
       </c>
       <c r="E81" s="7">
-        <v>30996</v>
+        <v>31322</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="I81" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B82" s="5">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D82" s="5">
-        <v>3875</v>
+        <v>3014</v>
       </c>
       <c r="E82" s="7">
-        <v>32663</v>
+        <v>29836</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I82" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B83" s="5">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D83" s="5">
-        <v>3244</v>
+        <v>1191</v>
       </c>
       <c r="E83" s="7">
-        <v>40789</v>
+        <v>25067</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="5">
         <v>2</v>
       </c>
       <c r="I83" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5">
         <v>77</v>
       </c>
       <c r="B84" s="5">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D84" s="5">
-        <v>3102</v>
+        <v>2948</v>
       </c>
       <c r="E84" s="7">
-        <v>27768</v>
+        <v>25100</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>27</v>
+        <v>100</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I84" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5">
         <v>77</v>
       </c>
       <c r="B85" s="5">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D85" s="5">
-        <v>3486</v>
+        <v>3468</v>
       </c>
       <c r="E85" s="7">
-        <v>40748</v>
+        <v>33410</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I85" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5">
         <v>79</v>
       </c>
       <c r="B86" s="5">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D86" s="5">
-        <v>3900</v>
+        <v>352</v>
       </c>
       <c r="E86" s="7">
-        <v>28622</v>
+        <v>27613</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I86" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B87" s="5">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D87" s="5">
-        <v>3719</v>
+        <v>1429</v>
       </c>
       <c r="E87" s="7">
-        <v>33252</v>
+        <v>30996</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I87" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B88" s="5">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D88" s="5">
-        <v>3746</v>
+        <v>3280</v>
       </c>
       <c r="E88" s="7">
-        <v>30568</v>
+        <v>29880</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I88" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="5">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B89" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D89" s="5">
-        <v>3720</v>
+        <v>3875</v>
       </c>
       <c r="E89" s="7">
-        <v>33529</v>
+        <v>32663</v>
       </c>
       <c r="F89" s="6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I89" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B90" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D90" s="5">
-        <v>1310</v>
+        <v>1807</v>
       </c>
       <c r="E90" s="7">
-        <v>38793</v>
+        <v>23997</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H90" s="5">
         <v>3</v>
       </c>
       <c r="I90" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B91" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D91" s="5">
-        <v>3722</v>
+        <v>2966</v>
       </c>
       <c r="E91" s="7">
-        <v>32212</v>
+        <v>40593</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H91" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I91" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5">
         <v>85</v>
       </c>
       <c r="B92" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D92" s="5">
-        <v>2898</v>
+        <v>3900</v>
       </c>
       <c r="E92" s="7">
-        <v>39680</v>
+        <v>28622</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I92" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5">
         <v>85</v>
       </c>
       <c r="B93" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D93" s="5">
-        <v>2969</v>
+        <v>3486</v>
       </c>
       <c r="E93" s="7">
-        <v>40669</v>
+        <v>40748</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I93" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B94" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D94" s="5">
-        <v>3488</v>
+        <v>3899</v>
       </c>
       <c r="E94" s="7">
-        <v>30683</v>
+        <v>30887</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I94" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5">
         <v>88</v>
       </c>
       <c r="B95" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D95" s="5">
-        <v>3899</v>
+        <v>3719</v>
       </c>
       <c r="E95" s="7">
-        <v>30887</v>
+        <v>33252</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I95" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5">
         <v>88</v>
       </c>
       <c r="B96" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D96" s="5">
-        <v>3870</v>
+        <v>3746</v>
       </c>
       <c r="E96" s="7">
-        <v>32679</v>
+        <v>30568</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>27</v>
+        <v>118</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I96" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5">
         <v>88</v>
       </c>
       <c r="B97" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D97" s="5">
-        <v>3764</v>
+        <v>3720</v>
       </c>
       <c r="E97" s="7">
-        <v>35459</v>
+        <v>33529</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I97" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B98" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="D98" s="5">
-        <v>3745</v>
+        <v>3102</v>
       </c>
       <c r="E98" s="7">
-        <v>34591</v>
+        <v>27768</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="5">
         <v>3</v>
       </c>
       <c r="I98" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B99" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="D99" s="5">
-        <v>3901</v>
+        <v>3722</v>
       </c>
       <c r="E99" s="7">
-        <v>29426</v>
+        <v>32212</v>
       </c>
       <c r="F99" s="6" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I99" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B100" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D100" s="5">
-        <v>2851</v>
+        <v>2898</v>
       </c>
       <c r="E100" s="7">
-        <v>39539</v>
+        <v>39680</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="5">
         <v>1</v>
       </c>
       <c r="I100" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B101" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="D101" s="5">
-        <v>2966</v>
+        <v>3488</v>
       </c>
       <c r="E101" s="7">
-        <v>40593</v>
+        <v>30683</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>14</v>
+        <v>89</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I101" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B102" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="D102" s="5">
-        <v>3052</v>
+        <v>3870</v>
       </c>
       <c r="E102" s="7">
-        <v>30430</v>
+        <v>32679</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I102" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B103" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="D103" s="5">
-        <v>3903</v>
+        <v>3764</v>
       </c>
       <c r="E103" s="7">
-        <v>35320</v>
+        <v>35459</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I103" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5">
         <v>97</v>
       </c>
       <c r="B104" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D104" s="5">
-        <v>3723</v>
+        <v>3745</v>
       </c>
       <c r="E104" s="7">
-        <v>33499</v>
+        <v>34591</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I104" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B105" s="5">
+        <v>6</v>
+      </c>
+      <c r="C105" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D105" s="5">
+        <v>3901</v>
+      </c>
+      <c r="E105" s="7">
+        <v>29426</v>
+      </c>
+      <c r="F105" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H105" s="5">
         <v>2</v>
       </c>
-      <c r="C105" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I105" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B106" s="5">
+        <v>6</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="D106" s="5">
+        <v>3052</v>
+      </c>
+      <c r="E106" s="7">
+        <v>30430</v>
+      </c>
+      <c r="F106" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H106" s="5">
         <v>2</v>
       </c>
-      <c r="C106" s="6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I106" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B107" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="D107" s="5">
-        <v>1453</v>
+        <v>1310</v>
       </c>
       <c r="E107" s="7">
-        <v>29082</v>
+        <v>38793</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I107" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B108" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D108" s="5">
-        <v>3219</v>
+        <v>2851</v>
       </c>
       <c r="E108" s="7">
-        <v>40418</v>
+        <v>39539</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="5">
         <v>1</v>
       </c>
       <c r="I108" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B109" s="5">
+        <v>5</v>
+      </c>
+      <c r="C109" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D109" s="5">
+        <v>3903</v>
+      </c>
+      <c r="E109" s="7">
+        <v>35320</v>
+      </c>
+      <c r="F109" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H109" s="5">
+        <v>1</v>
+      </c>
+      <c r="I109" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9">
+      <c r="A110" s="5">
+        <v>100</v>
+      </c>
+      <c r="B110" s="5">
+        <v>5</v>
+      </c>
+      <c r="C110" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="D110" s="5">
+        <v>3723</v>
+      </c>
+      <c r="E110" s="7">
+        <v>33499</v>
+      </c>
+      <c r="F110" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H110" s="5">
+        <v>3</v>
+      </c>
+      <c r="I110" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9">
+      <c r="A111" s="5">
+        <v>104</v>
+      </c>
+      <c r="B111" s="5">
+        <v>2</v>
+      </c>
+      <c r="C111" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D111" s="5">
+        <v>2978</v>
+      </c>
+      <c r="E111" s="7">
+        <v>38535</v>
+      </c>
+      <c r="F111" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H111" s="5">
+        <v>1</v>
+      </c>
+      <c r="I111" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9">
+      <c r="A112" s="5">
+        <v>104</v>
+      </c>
+      <c r="B112" s="5">
+        <v>2</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D112" s="5">
+        <v>3874</v>
+      </c>
+      <c r="E112" s="7">
+        <v>31859</v>
+      </c>
+      <c r="F112" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H112" s="5">
+        <v>1</v>
+      </c>
+      <c r="I112" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9">
+      <c r="A113" s="5">
+        <v>104</v>
+      </c>
+      <c r="B113" s="5">
+        <v>2</v>
+      </c>
+      <c r="C113" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D113" s="5">
+        <v>1453</v>
+      </c>
+      <c r="E113" s="7">
+        <v>29082</v>
+      </c>
+      <c r="F113" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H113" s="5">
+        <v>1</v>
+      </c>
+      <c r="I113" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9">
+      <c r="A114" s="5">
+        <v>104</v>
+      </c>
+      <c r="B114" s="5">
+        <v>2</v>
+      </c>
+      <c r="C114" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D114" s="5">
+        <v>3219</v>
+      </c>
+      <c r="E114" s="7">
+        <v>40418</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H114" s="5">
+        <v>1</v>
+      </c>
+      <c r="I114" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9">
+      <c r="A115" s="5">
+        <v>108</v>
+      </c>
+      <c r="B115" s="5">
+        <v>1</v>
+      </c>
+      <c r="C115" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D115" s="5">
+        <v>1548</v>
+      </c>
+      <c r="E115" s="7">
+        <v>38091</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H115" s="5">
+        <v>1</v>
+      </c>
+      <c r="I115" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9">
+      <c r="A116" s="5">
+        <v>109</v>
+      </c>
+      <c r="B116" s="5">
         <v>0</v>
       </c>
-      <c r="C109" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="5">
+      <c r="C116" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D116" s="5">
+        <v>3694</v>
+      </c>
+      <c r="E116" s="7">
+        <v>40743</v>
+      </c>
+      <c r="F116" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H116" s="5">
+        <v>0</v>
+      </c>
+      <c r="I116" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9">
+      <c r="A117" s="5">
+        <v>109</v>
+      </c>
+      <c r="B117" s="5">
+        <v>0</v>
+      </c>
+      <c r="C117" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="D117" s="5">
         <v>3892</v>
       </c>
-      <c r="E109" s="7">
+      <c r="E117" s="7">
         <v>30586</v>
       </c>
-      <c r="F109" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H109" s="5">
+      <c r="F117" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H117" s="5">
         <v>0</v>
       </c>
-      <c r="I109" s="5">
+      <c r="I117" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9">
+      <c r="A118" s="5">
+        <v>109</v>
+      </c>
+      <c r="B118" s="5">
+        <v>0</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D118" s="5">
+        <v>3531</v>
+      </c>
+      <c r="E118" s="7">
+        <v>40346</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H118" s="5">
+        <v>0</v>
+      </c>
+      <c r="I118" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>