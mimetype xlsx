--- v2 (2026-07-31)
+++ v3 (2026-09-15)
@@ -10,476 +10,494 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="148">
   <si>
     <t>Федерация тенниса России</t>
   </si>
   <si>
     <t>Комитет по пляжному теннису</t>
   </si>
   <si>
-    <t>Классификация игроков по пляжному теннису на 01.07.2026</t>
+    <t>Классификация игроков по пляжному теннису на 01.09.2026</t>
   </si>
   <si>
     <t>Мужчины. Парный разряд</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Очки</t>
   </si>
   <si>
     <t>ФИО</t>
   </si>
   <si>
     <t>РНИ</t>
   </si>
   <si>
     <t>ДР</t>
   </si>
   <si>
     <t>Город</t>
   </si>
   <si>
     <t>Оплата</t>
   </si>
   <si>
     <t>Сыграно</t>
   </si>
   <si>
     <t>Учтено</t>
   </si>
   <si>
     <t>Павлов Дмитрий Андреевич</t>
   </si>
   <si>
     <t>Тольятти</t>
   </si>
   <si>
     <t>Оплачено</t>
   </si>
   <si>
     <t>Осокин Никита Валерьевич</t>
   </si>
   <si>
     <t>Санкт-Петербург</t>
   </si>
   <si>
+    <t>Филаткин Лев Игоревич</t>
+  </si>
+  <si>
+    <t>Москва</t>
+  </si>
+  <si>
     <t>Бурмакин Никита Геннадьевич</t>
   </si>
   <si>
-    <t>Филаткин Лев Игоревич</t>
-[...4 lines deleted...]
-  <si>
     <t>Макаров Михаил Кириллович</t>
   </si>
   <si>
+    <t>Фартуков Кирилл Петрович</t>
+  </si>
+  <si>
+    <t>Саратов</t>
+  </si>
+  <si>
+    <t>Ионин Максим Викторович</t>
+  </si>
+  <si>
+    <t>Кукушин Илья Максимович</t>
+  </si>
+  <si>
+    <t>Тарасов Арсений Вадимович</t>
+  </si>
+  <si>
     <t>Развозов Савва Сергеевич</t>
   </si>
   <si>
-    <t>Кукушин Илья Максимович</t>
-[...8 lines deleted...]
-    <t>Тарасов Арсений Вадимович</t>
+    <t>Гурьев Николай Вячеславович</t>
+  </si>
+  <si>
+    <t>Самара</t>
   </si>
   <si>
     <t>Покидин Даниил Иванович</t>
   </si>
   <si>
-    <t>Гурьев Николай Вячеславович</t>
-[...4 lines deleted...]
-  <si>
     <t>Яковлев Георгий Викторович</t>
   </si>
   <si>
-    <t>Ионин Максим Викторович</t>
-[...1 lines deleted...]
-  <si>
     <t>Иванов Дмитрий Алексеевич</t>
   </si>
   <si>
     <t>Рыбинск</t>
   </si>
   <si>
+    <t>Колайдо Николай Владимирович</t>
+  </si>
+  <si>
+    <t>Мартынов Тимофей Павлович</t>
+  </si>
+  <si>
+    <t>Казаковцев Алексей Сергеевич</t>
+  </si>
+  <si>
+    <t>Ходжаев Александр Давидович</t>
+  </si>
+  <si>
+    <t>Семынин Игорь Алексеевич</t>
+  </si>
+  <si>
+    <t>Крутиков Данила Дмитриевич</t>
+  </si>
+  <si>
+    <t>Парамонычев Артем Сергеевич</t>
+  </si>
+  <si>
+    <t>Москвовская область</t>
+  </si>
+  <si>
+    <t>Изотов Федор Алексеевич</t>
+  </si>
+  <si>
+    <t>Ярославль</t>
+  </si>
+  <si>
     <t>Севостьянов Роман Андреевич</t>
   </si>
   <si>
-    <t>Казаковцев Алексей Сергеевич</t>
-[...23 lines deleted...]
-    <t>Москвовская область</t>
+    <t>Шибалов Станислав Алексеевич</t>
+  </si>
+  <si>
+    <t>Сухарев Максим Алексеевич</t>
+  </si>
+  <si>
+    <t>Кудрин Мирон Олегович</t>
+  </si>
+  <si>
+    <t>Данилов Глеб Александрович</t>
+  </si>
+  <si>
+    <t>Абросимов Михаил Борисович</t>
   </si>
   <si>
     <t>Петров Вячеслав Михайлович</t>
   </si>
   <si>
-    <t>Абросимов Михаил Борисович</t>
-[...11 lines deleted...]
-    <t>Шибалов Станислав Алексеевич</t>
+    <t>Гайлюс Максим Викторович</t>
+  </si>
+  <si>
+    <t>Степанов Илья Иванович</t>
   </si>
   <si>
     <t>Чоп Тимур Артемович</t>
   </si>
   <si>
-    <t>Гайлюс Максим Викторович</t>
+    <t>Иванов Петр Дмитриевич</t>
+  </si>
+  <si>
+    <t>Гусев Илья Игоревич</t>
+  </si>
+  <si>
+    <t>Каримов Адель Маратович</t>
+  </si>
+  <si>
+    <t>Энгельс</t>
   </si>
   <si>
     <t>Шулятьев Тимур Игоревич</t>
   </si>
   <si>
-    <t>Степанов Илья Иванович</t>
-[...2 lines deleted...]
-    <t>Иванов Петр Дмитриевич</t>
+    <t>Тарасов Михаил Дмитриевич</t>
+  </si>
+  <si>
+    <t>Сергеев Михаил Александрович</t>
+  </si>
+  <si>
+    <t>Покидин Иван Анатольевич</t>
+  </si>
+  <si>
+    <t>Углич</t>
   </si>
   <si>
     <t>Сизов Олег Никитич</t>
   </si>
   <si>
+    <t>Корюков Григорий Олегович</t>
+  </si>
+  <si>
+    <t>Попека Георгий Романович</t>
+  </si>
+  <si>
+    <t>Степаненко Роман Олегович</t>
+  </si>
+  <si>
+    <t>Воробьев Семен Денисович</t>
+  </si>
+  <si>
+    <t>Иванов Владислав Олегович</t>
+  </si>
+  <si>
+    <t>Молочков Алексей Михайлович</t>
+  </si>
+  <si>
+    <t>Кириленко Марк Павлович</t>
+  </si>
+  <si>
+    <t>Кустов Давыд Дмитриевич</t>
+  </si>
+  <si>
     <t>Чернов Матвей Максимович</t>
   </si>
   <si>
-    <t>Тарасов Михаил Дмитриевич</t>
-[...2 lines deleted...]
-    <t>Гусев Илья Игоревич</t>
+    <t>Китев Богдан Олегович</t>
+  </si>
+  <si>
+    <t>Корнеенко Артем Павлович</t>
+  </si>
+  <si>
+    <t>Щукин Сергей Сергеевич</t>
+  </si>
+  <si>
+    <t>Обгольц Вадим Олегович</t>
+  </si>
+  <si>
+    <t>Вахтеров Александр Сергеевич</t>
+  </si>
+  <si>
+    <t>Видное</t>
+  </si>
+  <si>
+    <t>Ример Герман Евгеньевич</t>
+  </si>
+  <si>
+    <t>Герасимов Александр Николаевич</t>
+  </si>
+  <si>
+    <t>Толстых Максим Владимирович</t>
+  </si>
+  <si>
+    <t>Клименко Игорь Михайлович</t>
+  </si>
+  <si>
+    <t>Маланичев Михаил Юрьевич</t>
+  </si>
+  <si>
+    <t>Кучмистов Евгений Викторович</t>
+  </si>
+  <si>
+    <t>Верчик Павел Павлович</t>
+  </si>
+  <si>
+    <t>Сидорович Артем Вячеславович</t>
+  </si>
+  <si>
+    <t>Тысячнов Евгений Михайлович</t>
+  </si>
+  <si>
+    <t>Ворошин Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Иваново</t>
+  </si>
+  <si>
+    <t>Стародубов Михаил Игоревич</t>
+  </si>
+  <si>
+    <t>Стрыгин Николай Николаевич</t>
+  </si>
+  <si>
+    <t>Рябков Савва Дмитриевич</t>
+  </si>
+  <si>
+    <t>Кулаков Борис Андреевич</t>
+  </si>
+  <si>
+    <t>Савинов Александр Александрович</t>
   </si>
   <si>
     <t>Троценко Денис Дмитриевич</t>
   </si>
   <si>
-    <t>Покидин Иван Анатольевич</t>
-[...65 lines deleted...]
-    <t>Герасимов Александр Николаевич</t>
+    <t>Крашенинников Дмитрий Вадимович</t>
+  </si>
+  <si>
+    <t>Владимир</t>
+  </si>
+  <si>
+    <t>Олюнин Федор Александрович</t>
+  </si>
+  <si>
+    <t>Васильчук Сергей Владимирович</t>
+  </si>
+  <si>
+    <t>Грузманов Константин Васильевич</t>
+  </si>
+  <si>
+    <t>Белоусов Марк Родионович</t>
+  </si>
+  <si>
+    <t>Гусельцев Сергей Александрович</t>
+  </si>
+  <si>
+    <t>Ступников Егор Вячеславович</t>
+  </si>
+  <si>
+    <t>Антонычев Роман Олегович</t>
+  </si>
+  <si>
+    <t>Кондратенко Дмитрий Андреевич</t>
+  </si>
+  <si>
+    <t>Богатов Дмитрий Николаевич</t>
+  </si>
+  <si>
+    <t>Тюмень</t>
+  </si>
+  <si>
+    <t>Волков Денис Васильевич</t>
+  </si>
+  <si>
+    <t>Житник Кирилл Владимирович</t>
+  </si>
+  <si>
+    <t>Лебедев Глеб Олегович</t>
+  </si>
+  <si>
+    <t>Храбров Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Щетников Николай Владимирович</t>
+  </si>
+  <si>
+    <t>Гаврилов Роман Сергеевич</t>
+  </si>
+  <si>
+    <t>Зайцев Алексей Александрович</t>
+  </si>
+  <si>
+    <t>Подсонный Никита Антонович</t>
+  </si>
+  <si>
+    <t>Романов Владислав Владимирович</t>
+  </si>
+  <si>
+    <t>Варьгин Александр Вадимович</t>
+  </si>
+  <si>
+    <t>Дзержинск</t>
+  </si>
+  <si>
+    <t>Иванов Андрей Алексеевич</t>
+  </si>
+  <si>
+    <t>Мошков Александр Юрьевич</t>
+  </si>
+  <si>
+    <t>Нижний Новгород</t>
+  </si>
+  <si>
+    <t>Колайдо Владимир Викторович</t>
+  </si>
+  <si>
+    <t>Сидоренко Андрей Валерьевич</t>
+  </si>
+  <si>
+    <t>Богдашевский Всеволод Дмитриевич</t>
   </si>
   <si>
     <t>Куликов Денис Юрьевич</t>
   </si>
   <si>
-    <t>Кучмистов Евгений Викторович</t>
-[...34 lines deleted...]
-  <si>
     <t>Романов Илья Владиславович</t>
   </si>
   <si>
-    <t>Рябков Савва Дмитриевич</t>
-[...55 lines deleted...]
-  <si>
     <t>Балакин Александр Игоревич</t>
   </si>
   <si>
-    <t>Богатов Дмитрий Николаевич</t>
-[...19 lines deleted...]
-  <si>
     <t>Иванов Сергей Александрович</t>
   </si>
   <si>
     <t>Маслов Максим Павлович</t>
   </si>
   <si>
+    <t>Семинихин Дмитрий Юрьевич</t>
+  </si>
+  <si>
     <t>Афанасьев Игорь Сергеевич</t>
   </si>
   <si>
-    <t>Зайцев Алексей Александрович</t>
-[...1 lines deleted...]
-  <si>
     <t>Прохода Андрей Юрьевич</t>
   </si>
   <si>
     <t>Забанов Захар Денисович</t>
   </si>
   <si>
     <t>Иньшин Егор Алексеевич</t>
   </si>
   <si>
-    <t>Семинихин Дмитрий Юрьевич</t>
+    <t>Пушкарёв Кирилл Витальевич</t>
+  </si>
+  <si>
+    <t>Екатеринбург</t>
   </si>
   <si>
     <t>Ядыкин Роман Михайлович</t>
   </si>
   <si>
     <t>Бессонов Арсений Владимирович</t>
   </si>
   <si>
+    <t>Бестужев Сергей Сергеевич</t>
+  </si>
+  <si>
+    <t>Село Зеленовка</t>
+  </si>
+  <si>
+    <t>Гребенников Дмитрий Николаевич</t>
+  </si>
+  <si>
+    <t>село Зеленовка</t>
+  </si>
+  <si>
     <t>Мигачев Алексей Викторович</t>
   </si>
   <si>
     <t>Рыбаков Алексей Юрьевич</t>
   </si>
   <si>
     <t>Червяков Максим Михайлович</t>
   </si>
   <si>
-    <t>Кудрин Мирон Олегович</t>
-[...7 lines deleted...]
-  <si>
     <t>Подлеснов Олег Александрович</t>
   </si>
   <si>
-    <t>Шаридода Максим Дмитриевич</t>
+    <t>Седов Арсений Дмитриевич</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -847,51 +865,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I118"/>
+  <dimension ref="A1:I122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="2" max="2" width="6.7109375" customWidth="1"/>
     <col min="3" max="3" width="34.7109375" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="9" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
@@ -940,2368 +958,2368 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="5">
-        <v>2302</v>
+        <v>2138</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="5">
         <v>1762</v>
       </c>
       <c r="E8" s="7">
         <v>38324</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H8" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="I8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="5">
-        <v>1958</v>
+        <v>2003</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="5">
         <v>2809</v>
       </c>
       <c r="E9" s="7">
         <v>39129</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H9" s="5">
         <v>32</v>
       </c>
       <c r="I9" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="5">
-        <v>1912</v>
+        <v>1988</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="5">
-        <v>33</v>
+        <v>1884</v>
       </c>
       <c r="E10" s="7">
-        <v>32597</v>
+        <v>39041</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="I10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="5">
-        <v>1643</v>
+        <v>1815</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" s="5">
-        <v>1884</v>
+        <v>33</v>
       </c>
       <c r="E11" s="7">
-        <v>39041</v>
+        <v>32597</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="I11" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="5">
-        <v>1595</v>
+        <v>1795</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="5">
         <v>2909</v>
       </c>
       <c r="E12" s="7">
         <v>39909</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I12" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="5">
-        <v>1469</v>
+        <v>1751</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="5">
-        <v>2048</v>
+        <v>1287</v>
       </c>
       <c r="E13" s="7">
-        <v>37630</v>
+        <v>35748</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H13" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I13" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="5">
-        <v>1320</v>
+        <v>1150</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D14" s="5">
-        <v>2845</v>
+        <v>1917</v>
       </c>
       <c r="E14" s="7">
-        <v>39741</v>
+        <v>36307</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="I14" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="5">
-        <v>1231</v>
+        <v>1010</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15" s="5">
-        <v>1287</v>
+        <v>2845</v>
       </c>
       <c r="E15" s="7">
-        <v>35748</v>
+        <v>39741</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="5">
-        <v>1187</v>
+        <v>1002</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="5">
         <v>2846</v>
       </c>
       <c r="E16" s="7">
         <v>39647</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I16" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="5">
-        <v>1154</v>
+        <v>974</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="5">
-        <v>1211</v>
+        <v>2048</v>
       </c>
       <c r="E17" s="7">
-        <v>38556</v>
+        <v>37630</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H17" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="5">
-        <v>976</v>
+        <v>931</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="5">
         <v>161</v>
       </c>
       <c r="E18" s="7">
         <v>34313</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I18" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="5">
-        <v>658</v>
+        <v>739</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="5">
-        <v>876</v>
+        <v>1211</v>
       </c>
       <c r="E19" s="7">
-        <v>35710</v>
+        <v>38556</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H19" s="5">
         <v>10</v>
       </c>
       <c r="I19" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="5">
-        <v>630</v>
+        <v>718</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D20" s="5">
-        <v>1917</v>
+        <v>876</v>
       </c>
       <c r="E20" s="7">
-        <v>36307</v>
+        <v>35710</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H20" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="I20" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="5">
-        <v>601</v>
+        <v>661</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="5">
         <v>1603</v>
       </c>
       <c r="E21" s="7">
         <v>37527</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H21" s="5">
         <v>9</v>
       </c>
       <c r="I21" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="5">
-        <v>598</v>
+        <v>525</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="5">
-        <v>1901</v>
+        <v>3022</v>
       </c>
       <c r="E22" s="7">
-        <v>31588</v>
+        <v>40464</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H22" s="5">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="I22" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="5">
-        <v>448</v>
+        <v>500</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="5">
-        <v>2880</v>
+        <v>2678</v>
       </c>
       <c r="E23" s="7">
-        <v>39231</v>
+        <v>40570</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="5">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I23" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="5">
-        <v>419</v>
+        <v>470</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="5">
-        <v>1876</v>
+        <v>2880</v>
       </c>
       <c r="E24" s="7">
-        <v>39976</v>
+        <v>39231</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="I24" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="5">
-        <v>411</v>
+        <v>448</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="5">
-        <v>2899</v>
+        <v>1876</v>
       </c>
       <c r="E25" s="7">
-        <v>39731</v>
+        <v>39976</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="5">
         <v>10</v>
       </c>
       <c r="I25" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B26" s="5">
-        <v>411</v>
+        <v>421</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="5">
-        <v>2678</v>
+        <v>3287</v>
       </c>
       <c r="E26" s="7">
-        <v>40570</v>
+        <v>39515</v>
       </c>
       <c r="F26" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H26" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="I26" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="5">
         <v>20</v>
       </c>
       <c r="B27" s="5">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="5">
-        <v>2538</v>
+        <v>2899</v>
       </c>
       <c r="E27" s="7">
-        <v>39709</v>
+        <v>39731</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="I27" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="5">
         <v>21</v>
       </c>
       <c r="B28" s="5">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="C28" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D28" s="5">
+        <v>792</v>
+      </c>
+      <c r="E28" s="7">
+        <v>30424</v>
+      </c>
+      <c r="F28" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="D28" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="5">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="I28" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="5">
         <v>22</v>
       </c>
       <c r="B29" s="5">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="5">
-        <v>792</v>
+        <v>2538</v>
       </c>
       <c r="E29" s="7">
-        <v>30424</v>
+        <v>39709</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>43</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H29" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I29" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="5">
         <v>23</v>
       </c>
       <c r="B30" s="5">
-        <v>266</v>
+        <v>308</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D30" s="5">
-        <v>3490</v>
+        <v>1901</v>
       </c>
       <c r="E30" s="7">
-        <v>40464</v>
+        <v>31588</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H30" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="I30" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="5">
         <v>24</v>
       </c>
       <c r="B31" s="5">
-        <v>254</v>
+        <v>290</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D31" s="5">
-        <v>3459</v>
+        <v>3499</v>
       </c>
       <c r="E31" s="7">
-        <v>28088</v>
+        <v>39645</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H31" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I31" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="5">
         <v>25</v>
       </c>
       <c r="B32" s="5">
-        <v>232</v>
+        <v>283</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D32" s="5">
         <v>2733</v>
       </c>
       <c r="E32" s="7">
         <v>39847</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I32" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="5">
         <v>26</v>
       </c>
       <c r="B33" s="5">
-        <v>228</v>
+        <v>274</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>47</v>
       </c>
       <c r="D33" s="5">
-        <v>3287</v>
+        <v>1548</v>
       </c>
       <c r="E33" s="7">
-        <v>39515</v>
+        <v>38091</v>
       </c>
       <c r="F33" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H33" s="5">
         <v>5</v>
       </c>
       <c r="I33" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="5">
         <v>27</v>
       </c>
       <c r="B34" s="5">
-        <v>216</v>
+        <v>260</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D34" s="5">
         <v>3320</v>
       </c>
       <c r="E34" s="7">
         <v>40293</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="I34" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="5">
         <v>28</v>
       </c>
       <c r="B35" s="5">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="5">
-        <v>3499</v>
+        <v>3459</v>
       </c>
       <c r="E35" s="7">
-        <v>39645</v>
+        <v>28088</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H35" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="I35" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="5">
         <v>29</v>
       </c>
       <c r="B36" s="5">
-        <v>199</v>
+        <v>224</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D36" s="5">
-        <v>3500</v>
+        <v>3490</v>
       </c>
       <c r="E36" s="7">
-        <v>40031</v>
+        <v>40464</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="5">
         <v>9</v>
       </c>
       <c r="I36" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="5">
         <v>30</v>
       </c>
       <c r="B37" s="5">
-        <v>187</v>
+        <v>218</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="5">
         <v>2967</v>
       </c>
       <c r="E37" s="7">
         <v>40416</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="5">
         <v>12</v>
       </c>
       <c r="I37" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="5">
         <v>31</v>
       </c>
       <c r="B38" s="5">
-        <v>184</v>
+        <v>217</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D38" s="5">
-        <v>2971</v>
+        <v>2848</v>
       </c>
       <c r="E38" s="7">
-        <v>39476</v>
+        <v>39845</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H38" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I38" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="5">
         <v>32</v>
       </c>
       <c r="B39" s="5">
-        <v>177</v>
+        <v>216</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D39" s="5">
-        <v>2848</v>
+        <v>3500</v>
       </c>
       <c r="E39" s="7">
-        <v>39845</v>
+        <v>40031</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H39" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="I39" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="5">
         <v>33</v>
       </c>
       <c r="B40" s="5">
-        <v>131</v>
+        <v>197</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D40" s="5">
         <v>3104</v>
       </c>
       <c r="E40" s="7">
         <v>40207</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I40" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="5">
         <v>34</v>
       </c>
       <c r="B41" s="5">
-        <v>120</v>
+        <v>186</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>55</v>
       </c>
       <c r="D41" s="5">
-        <v>1871</v>
+        <v>2730</v>
       </c>
       <c r="E41" s="7">
-        <v>38989</v>
+        <v>40498</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H41" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="I41" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="5">
         <v>35</v>
       </c>
       <c r="B42" s="5">
-        <v>107</v>
+        <v>185</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D42" s="5">
-        <v>3188</v>
+        <v>3211</v>
       </c>
       <c r="E42" s="7">
-        <v>40483</v>
+        <v>40056</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H42" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I42" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="5">
         <v>36</v>
       </c>
       <c r="B43" s="5">
-        <v>103</v>
+        <v>184</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D43" s="5">
-        <v>2820</v>
+        <v>2971</v>
       </c>
       <c r="E43" s="7">
-        <v>40787</v>
+        <v>39476</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I43" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="5">
         <v>37</v>
       </c>
       <c r="B44" s="5">
-        <v>102</v>
+        <v>172</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D44" s="5">
-        <v>2730</v>
+        <v>2820</v>
       </c>
       <c r="E44" s="7">
-        <v>40498</v>
+        <v>40787</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="5">
         <v>5</v>
       </c>
       <c r="I44" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="5">
         <v>38</v>
       </c>
       <c r="B45" s="5">
-        <v>101</v>
+        <v>162</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D45" s="5">
-        <v>3098</v>
+        <v>2726</v>
       </c>
       <c r="E45" s="7">
-        <v>29540</v>
+        <v>40632</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H45" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="I45" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="5">
         <v>39</v>
       </c>
       <c r="B46" s="5">
-        <v>98</v>
+        <v>158</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D46" s="5">
         <v>61</v>
       </c>
       <c r="E46" s="7">
         <v>29734</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H46" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I46" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="5">
         <v>40</v>
       </c>
       <c r="B47" s="5">
-        <v>95</v>
+        <v>115</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D47" s="5">
-        <v>3211</v>
+        <v>1871</v>
       </c>
       <c r="E47" s="7">
-        <v>40056</v>
+        <v>38989</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I47" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B48" s="5">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D48" s="5">
-        <v>2979</v>
+        <v>3195</v>
       </c>
       <c r="E48" s="7">
-        <v>29740</v>
+        <v>41023</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I48" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="5">
         <v>42</v>
       </c>
       <c r="B49" s="5">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D49" s="5">
-        <v>3244</v>
+        <v>2859</v>
       </c>
       <c r="E49" s="7">
-        <v>40789</v>
+        <v>40470</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="I49" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B50" s="5">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D50" s="5">
-        <v>2969</v>
+        <v>2979</v>
       </c>
       <c r="E50" s="7">
-        <v>40669</v>
+        <v>29740</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="I50" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="5">
         <v>44</v>
       </c>
       <c r="B51" s="5">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D51" s="5">
         <v>3202</v>
       </c>
       <c r="E51" s="7">
         <v>40453</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H51" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I51" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="5">
         <v>45</v>
       </c>
       <c r="B52" s="5">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D52" s="5">
-        <v>2956</v>
+        <v>3244</v>
       </c>
       <c r="E52" s="7">
-        <v>30746</v>
+        <v>40789</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I52" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="5">
         <v>46</v>
       </c>
       <c r="B53" s="5">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D53" s="5">
-        <v>3583</v>
+        <v>2767</v>
       </c>
       <c r="E53" s="7">
-        <v>29241</v>
+        <v>29373</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I53" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="5">
         <v>47</v>
       </c>
       <c r="B54" s="5">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D54" s="5">
-        <v>2734</v>
+        <v>2969</v>
       </c>
       <c r="E54" s="7">
-        <v>40011</v>
+        <v>40669</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H54" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I54" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="5">
         <v>48</v>
       </c>
       <c r="B55" s="5">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>71</v>
       </c>
       <c r="D55" s="5">
-        <v>3034</v>
+        <v>2966</v>
       </c>
       <c r="E55" s="7">
-        <v>28760</v>
+        <v>40593</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H55" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I55" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="5">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B56" s="5">
-        <v>56</v>
+        <v>70</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D56" s="5">
-        <v>2714</v>
+        <v>3188</v>
       </c>
       <c r="E56" s="7">
-        <v>33019</v>
+        <v>40483</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H56" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I56" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="5">
         <v>50</v>
       </c>
       <c r="B57" s="5">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D57" s="5">
-        <v>2859</v>
+        <v>2734</v>
       </c>
       <c r="E57" s="7">
-        <v>40470</v>
+        <v>40011</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="5">
         <v>7</v>
       </c>
       <c r="I57" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="5">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B58" s="5">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D58" s="5">
-        <v>2726</v>
+        <v>450</v>
       </c>
       <c r="E58" s="7">
-        <v>40632</v>
+        <v>29633</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H58" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I58" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="5">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B59" s="5">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D59" s="5">
-        <v>3290</v>
+        <v>2956</v>
       </c>
       <c r="E59" s="7">
-        <v>31784</v>
+        <v>30746</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I59" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="5">
         <v>53</v>
       </c>
       <c r="B60" s="5">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D60" s="5">
-        <v>450</v>
+        <v>2980</v>
       </c>
       <c r="E60" s="7">
-        <v>29633</v>
+        <v>33642</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H60" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="I60" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="5">
         <v>54</v>
       </c>
       <c r="B61" s="5">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>77</v>
       </c>
       <c r="D61" s="5">
         <v>3717</v>
       </c>
       <c r="E61" s="7">
         <v>32575</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>78</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H61" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I61" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="5">
         <v>55</v>
       </c>
       <c r="B62" s="5">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>79</v>
       </c>
       <c r="D62" s="5">
-        <v>3099</v>
+        <v>3247</v>
       </c>
       <c r="E62" s="7">
-        <v>34723</v>
+        <v>40838</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H62" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I62" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="5">
         <v>56</v>
       </c>
       <c r="B63" s="5">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D63" s="5">
-        <v>2980</v>
+        <v>1289</v>
       </c>
       <c r="E63" s="7">
-        <v>33642</v>
+        <v>22584</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I63" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="5">
         <v>57</v>
       </c>
       <c r="B64" s="5">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D64" s="5">
-        <v>3195</v>
+        <v>3290</v>
       </c>
       <c r="E64" s="7">
-        <v>41023</v>
+        <v>31784</v>
       </c>
       <c r="F64" s="6" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H64" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I64" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="5">
         <v>58</v>
       </c>
       <c r="B65" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D65" s="5">
-        <v>1289</v>
+        <v>289</v>
       </c>
       <c r="E65" s="7">
-        <v>22584</v>
+        <v>25537</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H65" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I65" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="5">
         <v>58</v>
       </c>
       <c r="B66" s="5">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>83</v>
       </c>
       <c r="D66" s="5">
-        <v>3285</v>
+        <v>176</v>
       </c>
       <c r="E66" s="7">
-        <v>33989</v>
+        <v>26520</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H66" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I66" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="5">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B67" s="5">
         <v>33</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D67" s="5">
         <v>1878</v>
       </c>
       <c r="E67" s="7">
         <v>38393</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H67" s="5">
         <v>3</v>
       </c>
       <c r="I67" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="5">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B68" s="5">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D68" s="5">
-        <v>3247</v>
+        <v>3099</v>
       </c>
       <c r="E68" s="7">
-        <v>40838</v>
+        <v>34723</v>
       </c>
       <c r="F68" s="6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H68" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I68" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="5">
         <v>62</v>
       </c>
       <c r="B69" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D69" s="5">
-        <v>3533</v>
+        <v>1557</v>
       </c>
       <c r="E69" s="7">
-        <v>40632</v>
+        <v>33633</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H69" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I69" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="5">
         <v>63</v>
       </c>
       <c r="B70" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D70" s="5">
-        <v>1557</v>
+        <v>3186</v>
       </c>
       <c r="E70" s="7">
-        <v>33633</v>
+        <v>33495</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H70" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I70" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="5">
         <v>64</v>
       </c>
       <c r="B71" s="5">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D71" s="5">
         <v>3467</v>
       </c>
       <c r="E71" s="7">
         <v>31279</v>
       </c>
       <c r="F71" s="6" t="s">
         <v>89</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H71" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I71" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="5">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B72" s="5">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D72" s="5">
-        <v>3186</v>
+        <v>2981</v>
       </c>
       <c r="E72" s="7">
-        <v>33495</v>
+        <v>34150</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I72" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="5">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B73" s="5">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>91</v>
       </c>
       <c r="D73" s="5">
-        <v>289</v>
+        <v>2996</v>
       </c>
       <c r="E73" s="7">
-        <v>25537</v>
+        <v>40139</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H73" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I73" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="5">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B74" s="5">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D74" s="5">
-        <v>176</v>
+        <v>3370</v>
       </c>
       <c r="E74" s="7">
-        <v>26520</v>
+        <v>40208</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H74" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I74" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="5">
         <v>68</v>
       </c>
       <c r="B75" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D75" s="5">
-        <v>3713</v>
+        <v>3034</v>
       </c>
       <c r="E75" s="7">
-        <v>27936</v>
+        <v>28760</v>
       </c>
       <c r="F75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I75" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="5">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B76" s="5">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D76" s="5">
-        <v>2981</v>
+        <v>2714</v>
       </c>
       <c r="E76" s="7">
-        <v>34150</v>
+        <v>33019</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="5">
         <v>4</v>
       </c>
       <c r="I76" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="5">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B77" s="5">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>95</v>
       </c>
       <c r="D77" s="5">
-        <v>2996</v>
+        <v>3098</v>
       </c>
       <c r="E77" s="7">
-        <v>40139</v>
+        <v>29540</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H77" s="5">
         <v>3</v>
       </c>
       <c r="I77" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="5">
         <v>71</v>
       </c>
       <c r="B78" s="5">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D78" s="5">
-        <v>3578</v>
+        <v>2943</v>
       </c>
       <c r="E78" s="7">
-        <v>40546</v>
+        <v>31322</v>
       </c>
       <c r="F78" s="6" t="s">
-        <v>17</v>
+        <v>97</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H78" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I78" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="5">
         <v>71</v>
       </c>
       <c r="B79" s="5">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D79" s="5">
-        <v>3370</v>
+        <v>3279</v>
       </c>
       <c r="E79" s="7">
-        <v>40208</v>
+        <v>40921</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I79" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="5">
         <v>73</v>
       </c>
       <c r="B80" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D80" s="5">
         <v>3478</v>
       </c>
       <c r="E80" s="7">
         <v>27937</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>89</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H80" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I80" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="5">
         <v>73</v>
       </c>
       <c r="B81" s="5">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D81" s="5">
-        <v>2943</v>
+        <v>1191</v>
       </c>
       <c r="E81" s="7">
-        <v>31322</v>
+        <v>25067</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="I81" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="5">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B82" s="5">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D82" s="5">
-        <v>3014</v>
+        <v>3533</v>
       </c>
       <c r="E82" s="7">
-        <v>29836</v>
+        <v>40632</v>
       </c>
       <c r="F82" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H82" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I82" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="5">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B83" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D83" s="5">
-        <v>1191</v>
+        <v>3900</v>
       </c>
       <c r="E83" s="7">
-        <v>25067</v>
+        <v>28622</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>17</v>
+        <v>89</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H83" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I83" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="5">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B84" s="5">
         <v>16</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D84" s="5">
-        <v>2948</v>
+        <v>3468</v>
       </c>
       <c r="E84" s="7">
-        <v>25100</v>
+        <v>33410</v>
       </c>
       <c r="F84" s="6" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="G84" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H84" s="5">
         <v>6</v>
       </c>
       <c r="I84" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="5">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B85" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>104</v>
       </c>
       <c r="D85" s="5">
-        <v>3468</v>
+        <v>3899</v>
       </c>
       <c r="E85" s="7">
-        <v>33410</v>
+        <v>30887</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>29</v>
+        <v>89</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I85" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="5">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B86" s="5">
         <v>15</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D86" s="5">
-        <v>352</v>
+        <v>1429</v>
       </c>
       <c r="E86" s="7">
-        <v>27613</v>
+        <v>30996</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="G86" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="I86" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="5">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B87" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C87" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="D87" s="5">
+        <v>3746</v>
+      </c>
+      <c r="E87" s="7">
+        <v>30568</v>
+      </c>
+      <c r="F87" s="6" t="s">
         <v>107</v>
       </c>
-      <c r="D87" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="G87" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H87" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="I87" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="5">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B88" s="5">
         <v>14</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D88" s="5">
         <v>3280</v>
       </c>
       <c r="E88" s="7">
         <v>29880</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G88" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H88" s="5">
         <v>4</v>
       </c>
       <c r="I88" s="5">
         <v>4</v>
       </c>
@@ -3324,877 +3342,993 @@
       </c>
       <c r="F89" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H89" s="5">
         <v>2</v>
       </c>
       <c r="I89" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="5">
         <v>82</v>
       </c>
       <c r="B90" s="5">
         <v>13</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>110</v>
       </c>
       <c r="D90" s="5">
-        <v>1807</v>
+        <v>2948</v>
       </c>
       <c r="E90" s="7">
-        <v>23997</v>
+        <v>25100</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="G90" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H90" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I90" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="5">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B91" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D91" s="5">
-        <v>2966</v>
+        <v>3014</v>
       </c>
       <c r="E91" s="7">
-        <v>40593</v>
+        <v>29836</v>
       </c>
       <c r="F91" s="6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G91" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H91" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I91" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="5">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B92" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D92" s="5">
-        <v>3900</v>
+        <v>3488</v>
       </c>
       <c r="E92" s="7">
-        <v>28622</v>
+        <v>30683</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>89</v>
       </c>
       <c r="G92" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H92" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I92" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="5">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B93" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D93" s="5">
-        <v>3486</v>
+        <v>3720</v>
       </c>
       <c r="E93" s="7">
-        <v>40748</v>
+        <v>33529</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G93" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H93" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I93" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="5">
         <v>87</v>
       </c>
       <c r="B94" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D94" s="5">
-        <v>3899</v>
+        <v>3901</v>
       </c>
       <c r="E94" s="7">
-        <v>30887</v>
+        <v>29426</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>89</v>
       </c>
       <c r="G94" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H94" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I94" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="5">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B95" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D95" s="5">
-        <v>3719</v>
+        <v>3486</v>
       </c>
       <c r="E95" s="7">
-        <v>33252</v>
+        <v>40748</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H95" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I95" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="5">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B96" s="5">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="D96" s="5">
-        <v>3746</v>
+        <v>3713</v>
       </c>
       <c r="E96" s="7">
-        <v>30568</v>
+        <v>27936</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>118</v>
+        <v>17</v>
       </c>
       <c r="G96" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H96" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I96" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="5">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B97" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D97" s="5">
-        <v>3720</v>
+        <v>352</v>
       </c>
       <c r="E97" s="7">
-        <v>33529</v>
+        <v>27613</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>20</v>
+        <v>118</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H97" s="5">
         <v>3</v>
       </c>
       <c r="I97" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="5">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B98" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D98" s="5">
-        <v>3102</v>
+        <v>3274</v>
       </c>
       <c r="E98" s="7">
-        <v>27768</v>
+        <v>28925</v>
       </c>
       <c r="F98" s="6" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H98" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I98" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="5">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B99" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C99" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D99" s="5">
+        <v>1807</v>
+      </c>
+      <c r="E99" s="7">
+        <v>23997</v>
+      </c>
+      <c r="F99" s="6" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G99" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H99" s="5">
         <v>3</v>
       </c>
       <c r="I99" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="5">
         <v>93</v>
       </c>
       <c r="B100" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>122</v>
       </c>
       <c r="D100" s="5">
-        <v>2898</v>
+        <v>3102</v>
       </c>
       <c r="E100" s="7">
-        <v>39680</v>
+        <v>27768</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G100" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H100" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I100" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="5">
         <v>93</v>
       </c>
       <c r="B101" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D101" s="5">
-        <v>3488</v>
+        <v>3722</v>
       </c>
       <c r="E101" s="7">
-        <v>30683</v>
+        <v>32212</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="G101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H101" s="5">
         <v>3</v>
       </c>
       <c r="I101" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="5">
         <v>95</v>
       </c>
       <c r="B102" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>124</v>
       </c>
       <c r="D102" s="5">
-        <v>3870</v>
+        <v>2898</v>
       </c>
       <c r="E102" s="7">
-        <v>32679</v>
+        <v>39680</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H102" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I102" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="5">
         <v>95</v>
       </c>
       <c r="B103" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D103" s="5">
-        <v>3764</v>
+        <v>3285</v>
       </c>
       <c r="E103" s="7">
-        <v>35459</v>
+        <v>33989</v>
       </c>
       <c r="F103" s="6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H103" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I103" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="5">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B104" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>126</v>
       </c>
       <c r="D104" s="5">
-        <v>3745</v>
+        <v>3578</v>
       </c>
       <c r="E104" s="7">
-        <v>34591</v>
+        <v>40546</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H104" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="I104" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B105" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D105" s="5">
-        <v>3901</v>
+        <v>3719</v>
       </c>
       <c r="E105" s="7">
-        <v>29426</v>
+        <v>33252</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="G105" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H105" s="5">
         <v>2</v>
       </c>
       <c r="I105" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="5">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B106" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D106" s="5">
-        <v>3052</v>
+        <v>3870</v>
       </c>
       <c r="E106" s="7">
-        <v>30430</v>
+        <v>32679</v>
       </c>
       <c r="F106" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H106" s="5">
         <v>2</v>
       </c>
       <c r="I106" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="5">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B107" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D107" s="5">
-        <v>1310</v>
+        <v>3764</v>
       </c>
       <c r="E107" s="7">
-        <v>38793</v>
+        <v>35459</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="G107" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H107" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I107" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="5">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B108" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>130</v>
       </c>
       <c r="D108" s="5">
-        <v>2851</v>
+        <v>3903</v>
       </c>
       <c r="E108" s="7">
-        <v>39539</v>
+        <v>35320</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G108" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H108" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I108" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B109" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D109" s="5">
-        <v>3903</v>
+        <v>3745</v>
       </c>
       <c r="E109" s="7">
-        <v>35320</v>
+        <v>34591</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G109" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H109" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I109" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="5">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B110" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>132</v>
       </c>
       <c r="D110" s="5">
-        <v>3723</v>
+        <v>3052</v>
       </c>
       <c r="E110" s="7">
-        <v>33499</v>
+        <v>30430</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H110" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I110" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="5">
         <v>104</v>
       </c>
       <c r="B111" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D111" s="5">
-        <v>2978</v>
+        <v>1310</v>
       </c>
       <c r="E111" s="7">
-        <v>38535</v>
+        <v>38793</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H111" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I111" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="5">
         <v>104</v>
       </c>
       <c r="B112" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>134</v>
       </c>
       <c r="D112" s="5">
-        <v>3874</v>
+        <v>2851</v>
       </c>
       <c r="E112" s="7">
-        <v>31859</v>
+        <v>39539</v>
       </c>
       <c r="F112" s="6" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H112" s="5">
         <v>1</v>
       </c>
       <c r="I112" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="5">
         <v>104</v>
       </c>
       <c r="B113" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D113" s="5">
-        <v>1453</v>
+        <v>3600</v>
       </c>
       <c r="E113" s="7">
-        <v>29082</v>
+        <v>40760</v>
       </c>
       <c r="F113" s="6" t="s">
-        <v>25</v>
+        <v>136</v>
       </c>
       <c r="G113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H113" s="5">
         <v>1</v>
       </c>
       <c r="I113" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="5">
         <v>104</v>
       </c>
       <c r="B114" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D114" s="5">
-        <v>3219</v>
+        <v>3723</v>
       </c>
       <c r="E114" s="7">
-        <v>40418</v>
+        <v>33499</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I114" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="5">
         <v>108</v>
       </c>
       <c r="B115" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D115" s="5">
-        <v>1548</v>
+        <v>2978</v>
       </c>
       <c r="E115" s="7">
-        <v>38091</v>
+        <v>38535</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="G115" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H115" s="5">
         <v>1</v>
       </c>
       <c r="I115" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="5">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B116" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D116" s="5">
-        <v>3694</v>
+        <v>3921</v>
       </c>
       <c r="E116" s="7">
-        <v>40743</v>
+        <v>30439</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H116" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I116" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="5">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B117" s="5">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D117" s="5">
-        <v>3892</v>
+        <v>3923</v>
       </c>
       <c r="E117" s="7">
-        <v>30586</v>
+        <v>34959</v>
       </c>
       <c r="F117" s="6" t="s">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="G117" s="5" t="s">
         <v>15</v>
       </c>
       <c r="H117" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I117" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="5">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B118" s="5">
+        <v>2</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D118" s="5">
+        <v>3874</v>
+      </c>
+      <c r="E118" s="7">
+        <v>31859</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H118" s="5">
+        <v>1</v>
+      </c>
+      <c r="I118" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9">
+      <c r="A119" s="5">
+        <v>108</v>
+      </c>
+      <c r="B119" s="5">
+        <v>2</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D119" s="5">
+        <v>1453</v>
+      </c>
+      <c r="E119" s="7">
+        <v>29082</v>
+      </c>
+      <c r="F119" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H119" s="5">
+        <v>1</v>
+      </c>
+      <c r="I119" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9">
+      <c r="A120" s="5">
+        <v>108</v>
+      </c>
+      <c r="B120" s="5">
+        <v>2</v>
+      </c>
+      <c r="C120" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D120" s="5">
+        <v>3219</v>
+      </c>
+      <c r="E120" s="7">
+        <v>40418</v>
+      </c>
+      <c r="F120" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H120" s="5">
+        <v>1</v>
+      </c>
+      <c r="I120" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9">
+      <c r="A121" s="5">
+        <v>114</v>
+      </c>
+      <c r="B121" s="5">
         <v>0</v>
       </c>
-      <c r="C118" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H118" s="5">
+      <c r="C121" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D121" s="5">
+        <v>3892</v>
+      </c>
+      <c r="E121" s="7">
+        <v>30586</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H121" s="5">
         <v>0</v>
       </c>
-      <c r="I118" s="5">
+      <c r="I121" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9">
+      <c r="A122" s="5">
+        <v>114</v>
+      </c>
+      <c r="B122" s="5">
+        <v>0</v>
+      </c>
+      <c r="C122" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D122" s="5">
+        <v>3920</v>
+      </c>
+      <c r="E122" s="7">
+        <v>42711</v>
+      </c>
+      <c r="F122" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="H122" s="5">
+        <v>0</v>
+      </c>
+      <c r="I122" s="5">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>